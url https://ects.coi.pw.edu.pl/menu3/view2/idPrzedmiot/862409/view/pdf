--- v2 (2026-03-01)
+++ v3 (2026-06-03)
@@ -790,51 +790,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WG, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna wybrane, podstawowe, teorie i koncepcje w zakresie nauk technicznych i potrafi je zastosować w praktyce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1150,51 +1150,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UWZM_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zdobywać wiedzę i rozwijać swe zdolności, korzystając z różnych źródeł i nowoczesnych technologii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>