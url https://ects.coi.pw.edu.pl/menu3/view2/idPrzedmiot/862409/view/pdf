--- v3 (2026-06-03)
+++ v4 (2026-06-26)
@@ -790,51 +790,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna wybrane, podstawowe, teorie i koncepcje w zakresie nauk technicznych i potrafi je zastosować w praktyce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1070,51 +1070,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, II.T.P6S_WG, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UWZM_01: </w:t>
       </w:r>
     </w:p>