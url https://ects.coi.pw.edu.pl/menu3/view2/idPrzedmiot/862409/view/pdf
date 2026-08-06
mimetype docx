--- v4 (2026-06-26)
+++ v5 (2026-08-06)
@@ -844,67 +844,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z części teoretycznej obowiązującej na wykładzie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o, II.T.P6S_WG</w:t>
+        <w:t xml:space="preserve">II.T.P6S_WG, I.P6S_WG, I.P6S_WK, II.T.P6S_WK, II.S.P6S_WG.1, II.H.P6S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma elementarną wiedzę o relacjach zachodzących na etapach tworzenia, obciążania i pracy konstrukcji w warunkach działania tych obciążeń. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1070,51 +1070,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, II.T.P6S_WG, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UWZM_01: </w:t>
       </w:r>
     </w:p>
@@ -1274,51 +1274,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z części praktycznej obowiązującej na laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U04</w:t>
+        <w:t xml:space="preserve">K_U04, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>