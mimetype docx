--- v2 (2026-03-23)
+++ v3 (2026-04-18)
@@ -775,67 +775,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja na zajęciach lub kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W11 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu systemu finansowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -915,86 +915,156 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11 FIB, K_W12 FIB, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.3, I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.3, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11 FIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe zasady unijnego prawa rynku finansowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -1006,196 +1076,126 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, II.S.P7S_WG.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę do rozwiązywania prostych problemów prawnych z zakresu ochrony klienta usług bankowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Kolokwium lub praca na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11 FIB, K_W12 FIB</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.S.P7S_WG.3, I.P7S_WK</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Bankowego Funduszu Gwarancyjnego
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1222,51 +1222,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Rzecznika Finansowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1276,67 +1276,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praca na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04</w:t>
+        <w:t xml:space="preserve">K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">II.H.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji NBP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1362,51 +1362,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.1, II.S.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie
 rozpoznawania zadań, funkcji i kompetencji
 organu administracji, jakim jest KNF.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1464,155 +1464,155 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ma zdolność samodzielnego, skutecznego pozyskiwania informacji o podmiotach legalnie działających na rynku finansowym</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aktywność na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_K01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ma zdolność samodzielnego, skutecznego pozyskiwania informacji z listy ostrzeżeń publicznych KNF</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K07, K_K09 BNP, K_K09 FIB</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_K01, K_K08 FIB, K_K09 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>