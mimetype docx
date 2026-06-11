--- v3 (2026-04-18)
+++ v4 (2026-06-11)
@@ -741,50 +741,120 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu systemu finansowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja na zajęciach </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu instytucji finansowych (m. in. banków, spółdzielczych kas oszczędnościowo-kredytowych)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja na zajęciach lub kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -804,609 +874,328 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu systemu finansowego</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o czynnościach bankowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dyskusja na zajęciach </w:t>
+        <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe zasady unijnego prawa rynku finansowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, II.S.P7S_WG.3</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka I. P7S_WK: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o czynnościach bankowych</w:t>
+        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
+        <w:t xml:space="preserve">K_W01, K_W11 FIB, K_W12 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.3, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.S.P7S_WG.3, I.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji NBP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Weryfikacja efektu odbywa się w formie sprawdzenia prawidłowego wykonania ćwiczeń praktycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11 FIB</w:t>
+        <w:t xml:space="preserve">K_U13 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.S.P7S_WG.3</w:t>
-[...360 lines deleted...]
-        <w:t xml:space="preserve">II.S.P7S_UW.1, II.S.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie
 rozpoznawania zadań, funkcji i kompetencji
 organu administracji, jakim jest KNF.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1418,201 +1207,412 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.H.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Bankowego Funduszu Gwarancyjnego
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.H.P7S_UW.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę do rozwiązywania prostych problemów prawnych z zakresu ochrony klienta usług bankowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium lub praca na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Rzecznika Finansowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Praca na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.H.P7S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ma zdolność samodzielnego, skutecznego pozyskiwania informacji z listy ostrzeżeń publicznych KNF</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aktywność na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_K07, K_K09 BNP, K_K09 FIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ma zdolność samodzielnego, skutecznego pozyskiwania informacji o podmiotach legalnie działających na rynku finansowym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_K07, K_K09 BNP, K_K09 FIB</w:t>
+        <w:t xml:space="preserve">K_K01, K_K08 FIB, K_K09 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>