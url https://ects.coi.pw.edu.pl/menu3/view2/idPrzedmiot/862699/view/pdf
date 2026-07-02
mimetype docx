--- v4 (2026-06-11)
+++ v5 (2026-07-02)
@@ -741,392 +741,603 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu instytucji finansowych (m. in. banków, spółdzielczych kas oszczędnościowo-kredytowych)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja na zajęciach lub kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W11 FIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu systemu finansowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja na zajęciach </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu instytucji finansowych (m. in. banków, spółdzielczych kas oszczędnościowo-kredytowych)</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o czynnościach bankowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dyskusja na zajęciach lub kolokwium</w:t>
+        <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02, K_W11 FIB</w:t>
+        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.3</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka I. P7S_WK: </w:t>
+        <w:t xml:space="preserve">II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.3, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o czynnościach bankowych</w:t>
+        <w:t xml:space="preserve">Zna podstawowe zasady unijnego prawa rynku finansowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
+        <w:t xml:space="preserve">K_W01, K_W11 FIB, K_W12 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.3</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.S.P7S_WG.3, I.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe zasady unijnego prawa rynku finansowego.</w:t>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Rzecznika Finansowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
+        <w:t xml:space="preserve">Praca na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
+        <w:t xml:space="preserve">K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+        <w:t xml:space="preserve">II.H.P7S_UW.1, II.H.P7S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę do rozwiązywania prostych problemów prawnych z zakresu ochrony klienta usług bankowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium lub praca na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o, II.S.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Bankowego Funduszu Gwarancyjnego
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11 FIB, K_W12 FIB</w:t>
+        <w:t xml:space="preserve">K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.S.P7S_WG.3, I.P7S_WK</w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve">II.X.P7S_UW.2</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji NBP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
@@ -1135,67 +1346,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja efektu odbywa się w formie sprawdzenia prawidłowego wykonania ćwiczeń praktycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13 FIB</w:t>
+        <w:t xml:space="preserve">K_U14 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UO</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie
 rozpoznawania zadań, funkcji i kompetencji
 organu administracji, jakim jest KNF.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1207,412 +1418,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01</w:t>
+        <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_UW.1</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.1, II.H.P7S_UW.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Bankowego Funduszu Gwarancyjnego
-</w:t>
+        <w:t xml:space="preserve">Ma zdolność samodzielnego, skutecznego pozyskiwania informacji o podmiotach legalnie działających na rynku finansowym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Aktywność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K08 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_UW.1</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+        <w:t xml:space="preserve">I.P7S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę do rozwiązywania prostych problemów prawnych z zakresu ochrony klienta usług bankowych</w:t>
+        <w:t xml:space="preserve">Ma zdolność samodzielnego, skutecznego pozyskiwania informacji z listy ostrzeżeń publicznych KNF</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium lub praca na zajęciach</w:t>
+        <w:t xml:space="preserve">Aktywność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08</w:t>
-[...148 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">K_K07, K_K09 BNP, K_K09 FIB</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_K01, K_K08 FIB, K_K09 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>