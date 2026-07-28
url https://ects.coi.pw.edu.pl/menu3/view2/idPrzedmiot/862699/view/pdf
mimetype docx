--- v5 (2026-07-02)
+++ v6 (2026-07-28)
@@ -741,50 +741,120 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu systemu finansowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja na zajęciach </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu instytucji finansowych (m. in. banków, spółdzielczych kas oszczędnościowo-kredytowych)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja na zajęciach lub kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -804,610 +874,259 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu systemu finansowego</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o czynnościach bankowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dyskusja na zajęciach </w:t>
+        <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.3, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe zasady unijnego prawa rynku finansowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, II.S.P7S_WG.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...208 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...279 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie
 rozpoznawania zadań, funkcji i kompetencji
 organu administracji, jakim jest KNF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1434,185 +1153,466 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.1, II.H.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Bankowego Funduszu Gwarancyjnego
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.S.P7S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę do rozwiązywania prostych problemów prawnych z zakresu ochrony klienta usług bankowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium lub praca na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.S.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Rzecznika Finansowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Praca na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.H.P7S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji NBP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja efektu odbywa się w formie sprawdzenia prawidłowego wykonania ćwiczeń praktycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U14 FIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.S.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ma zdolność samodzielnego, skutecznego pozyskiwania informacji z listy ostrzeżeń publicznych KNF</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aktywność na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_K07, K_K09 BNP, K_K09 FIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ma zdolność samodzielnego, skutecznego pozyskiwania informacji o podmiotach legalnie działających na rynku finansowym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywność na zajęciach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K08 FIB</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_K07, K_K09 BNP, K_K09 FIB</w:t>
+        <w:t xml:space="preserve">K_K01, K_K08 FIB, K_K09 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>