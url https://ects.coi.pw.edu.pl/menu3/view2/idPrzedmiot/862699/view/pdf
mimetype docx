--- v6 (2026-07-28)
+++ v7 (2026-08-17)
@@ -741,392 +741,673 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu instytucji finansowych (m. in. banków, spółdzielczych kas oszczędnościowo-kredytowych)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja na zajęciach lub kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu systemu finansowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja na zajęciach </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu instytucji finansowych (m. in. banków, spółdzielczych kas oszczędnościowo-kredytowych)</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o czynnościach bankowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dyskusja na zajęciach lub kolokwium</w:t>
+        <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02, K_W11 FIB</w:t>
+        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.3</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka I. P7S_WK: </w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o czynnościach bankowych</w:t>
+        <w:t xml:space="preserve">Zna podstawowe zasady unijnego prawa rynku finansowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
+        <w:t xml:space="preserve">K_W01, K_W11 FIB, K_W12 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.3, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.S.P7S_WG.3, I.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Rzecznika Finansowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Praca na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.H.P7S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę do rozwiązywania prostych problemów prawnych z zakresu ochrony klienta usług bankowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium lub praca na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.S.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Bankowego Funduszu Gwarancyjnego
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
+        <w:t xml:space="preserve">K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.X.P7S_UW.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe zasady unijnego prawa rynku finansowego.</w:t>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji NBP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
+        <w:t xml:space="preserve">Weryfikacja efektu odbywa się w formie sprawdzenia prawidłowego wykonania ćwiczeń praktycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
+        <w:t xml:space="preserve">K_U14 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, II.S.P7S_WG.3</w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve">II.S.P7S_UW.3.o</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie
 rozpoznawania zadań, funkcji i kompetencji
 organu administracji, jakim jest KNF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1153,332 +1434,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.1</w:t>
-[...280 lines deleted...]
-        <w:t xml:space="preserve">II.S.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">II.H.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
       </w:r>
     </w:p>