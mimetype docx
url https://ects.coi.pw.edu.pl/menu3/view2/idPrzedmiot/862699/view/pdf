--- v7 (2026-08-17)
+++ v8 (2026-09-10)
@@ -741,532 +741,392 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu systemu finansowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyskusja na zajęciach </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu instytucji finansowych (m. in. banków, spółdzielczych kas oszczędnościowo-kredytowych)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja na zajęciach lub kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W11 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka I. P7S_WG: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka I. P7S_WK: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma pogłębioną wiedzę o funkcjonowaniu systemu finansowego</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o czynnościach bankowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dyskusja na zajęciach </w:t>
+        <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03, K_W11 FIB</w:t>
+        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o, II.H.P7S_WG.2, II.S.P7S_WG.3</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka I. P7S_WK: </w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o czynnościach bankowych</w:t>
+        <w:t xml:space="preserve">Zna podstawowe zasady unijnego prawa rynku finansowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium/aktywność na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, I.P7S_WK, II.X.P7S_WG.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S. P7S_WG.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe zasady polskiego prawa rynku finansowego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W11 FIB, K_W12 FIB</w:t>
+        <w:t xml:space="preserve">K_W01, K_W11 FIB, K_W12 FIB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WG, II.S.P7S_WG.3</w:t>
-[...138 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.S.P7S_WG.3, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...138 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Bankowego Funduszu Gwarancyjnego
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1276,67 +1136,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05</w:t>
+        <w:t xml:space="preserve">K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.X.P7S_UW.2</w:t>
+        <w:t xml:space="preserve">I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji NBP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1346,67 +1206,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja efektu odbywa się w formie sprawdzenia prawidłowego wykonania ćwiczeń praktycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14 FIB</w:t>
+        <w:t xml:space="preserve">K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie
 rozpoznawania zadań, funkcji i kompetencji
 organu administracji, jakim jest KNF.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1435,50 +1295,190 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.H.P7S_UW.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę do rozwiązywania prostych problemów prawnych z zakresu ochrony klienta usług bankowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium lub praca na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.S.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka II.S.P7S_UW.1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie praktycznie stosować wiedzę w zakresie rozpoznawania zadań i funkcji Rzecznika Finansowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Praca na zajęciach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">II.H.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka I.P7S_KK: </w:t>
       </w:r>
     </w:p>