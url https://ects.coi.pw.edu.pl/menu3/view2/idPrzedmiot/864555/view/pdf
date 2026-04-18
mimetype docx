--- v2 (2026-03-23)
+++ v3 (2026-04-18)
@@ -1136,51 +1136,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ULOG_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opisać elementy logiczne heterogenicznych struktur CPLD/FPGA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1206,51 +1206,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ULOG_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wskazać ograniczenia klasycznych metod syntezy logicznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>