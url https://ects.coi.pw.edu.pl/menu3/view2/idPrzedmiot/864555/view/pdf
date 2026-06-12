--- v3 (2026-04-18)
+++ v4 (2026-06-12)
@@ -1206,51 +1206,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ULOG_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wskazać ograniczenia klasycznych metod syntezy logicznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>