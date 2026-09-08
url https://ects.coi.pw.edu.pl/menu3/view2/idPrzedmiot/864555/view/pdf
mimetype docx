--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1556,191 +1556,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ULOG_U09: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi stosować metody minimalizacji automatów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ULOG_U10: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi opisać podstawowe bloki funkcjonalne układów logicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egz. cz. ustna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ULOG_U11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wskazać związki syntezy logicznej z zagadnieniami eksploracji danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>