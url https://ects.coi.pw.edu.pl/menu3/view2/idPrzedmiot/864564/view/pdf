--- v1 (2026-03-23)
+++ v2 (2026-06-11)
@@ -908,341 +908,341 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wyników Spr2 oraz Lab2 i Lab3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W07, K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę na temat wyznaczania charakterystyk czasowych i częstotliwościowych systemów liniowych 	</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ocena wyników Spr2 oraz Lab3 i Lab5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę na temat wyznaczania charakterystyk czasowych i częstotliwościowych systemów liniowych 	</w:t>
+        <w:t xml:space="preserve">potrafi pozyskiwać informacje z literatury z zakresu teorii sygnałów i systemów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ocena wyników Spr2 oraz Lab3 i Lab5</w:t>
+        <w:t xml:space="preserve">ocena wyników Spr1 i Spr2 oraz ocena zadań domowych do Lab1-Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi pozyskiwać informacje z literatury z zakresu teorii sygnałów i systemów</w:t>
+        <w:t xml:space="preserve">potrafi zredagować pisemne sprawozdanie z ćwiczenia laboratoryjnego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ocena wyników Spr1 i Spr2 oraz ocena zadań domowych do Lab1-Lab5</w:t>
+        <w:t xml:space="preserve">ocena sprawozdań z ćwiczeń laboratoryjnych Lab1-Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zredagować pisemne sprawozdanie z ćwiczenia laboratoryjnego </w:t>
+        <w:t xml:space="preserve">potrafi przeprowadzać pomiary laboratoryjne i symulacje komputerowe, interpretować otrzymane wyniki i wyciągać wnioski </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena sprawozdań z ćwiczeń laboratoryjnych Lab1-Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_U07, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>