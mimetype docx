--- v2 (2026-06-11)
+++ v3 (2026-07-03)
@@ -908,51 +908,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wyników Spr2 oraz Lab2 i Lab3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>