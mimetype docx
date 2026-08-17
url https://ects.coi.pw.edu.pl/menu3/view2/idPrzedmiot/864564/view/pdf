--- v3 (2026-07-03)
+++ v4 (2026-08-17)
@@ -978,51 +978,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wyników Spr2 oraz Lab3 i Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1198,51 +1198,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena sprawozdań z ćwiczeń laboratoryjnych Lab1-Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>