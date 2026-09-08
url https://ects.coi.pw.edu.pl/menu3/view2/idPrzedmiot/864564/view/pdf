--- v4 (2026-08-17)
+++ v5 (2026-09-08)
@@ -1198,51 +1198,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena sprawozdań z ćwiczeń laboratoryjnych Lab1-Lab5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>