--- v0 (2025-12-28)
+++ v1 (2026-06-11)
@@ -785,51 +785,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03, K_W07, K_W13</w:t>
+        <w:t xml:space="preserve">K_W13, K_W01, K_W03, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>