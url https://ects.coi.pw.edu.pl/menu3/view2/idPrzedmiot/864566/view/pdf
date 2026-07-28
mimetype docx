--- v1 (2026-06-11)
+++ v2 (2026-07-28)
@@ -785,51 +785,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W01, K_W03, K_W07</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W07, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -935,67 +935,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wyników Spr1, Lab2 i Lab3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U05, K_U06, K_U09</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U03, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.4.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi metodami analitycznymi dokonać oceny dokładności i złożoności oraz przy użyciu oprogramowowania MATLAB zaimplementować i zbadać właściwości numeryczne podstawowych algorytmów przeznaczonych do: - aproksymacji i interpolacji funkcji jednej zmiennej; - (numerycznego) całkowania i różniczkowanie funkcji jednej zmiennej; - rozwiązywania równań różniczkowych zwyczajnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>