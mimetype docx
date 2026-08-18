--- v2 (2026-03-23)
+++ v3 (2026-08-18)
@@ -750,51 +750,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1180,67 +1180,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka CYPS_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dla prostych sygnałów potrafi wyznaczyć estymator widmowej gęstości mocy oraz autokorelacji. Umie opisać i analizować transmisję sygnału losowego przez dyskretny układ liniowy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>