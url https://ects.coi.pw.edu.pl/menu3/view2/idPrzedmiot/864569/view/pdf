--- v2 (2026-03-23)
+++ v3 (2026-04-18)
@@ -1122,67 +1122,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawdzianu wejściowego i sprawozdania Lab1 - Lab3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć parametry modeli komputerowych diod i tranzystorów na podstawie charakterystyk doświadczalnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>