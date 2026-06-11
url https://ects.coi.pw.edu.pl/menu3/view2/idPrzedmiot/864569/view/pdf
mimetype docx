--- v3 (2026-04-18)
+++ v4 (2026-06-11)
@@ -1402,67 +1402,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawdzianu wejściowego i sprawozdania Lab7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć eksperymentalnie podstawowe parametry statyczne bramek cyfrowych oraz czas propagacji sygnału przez inwerter metodę bezpośrednią i z wykorzystaniem oscylatora pierścieniowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>