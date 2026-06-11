--- v2 (2026-03-23)
+++ v3 (2026-06-11)
@@ -802,51 +802,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian przed rozpoczęciem ćwiczenia laboratoryjnego nr 2, 3 oraz 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07, K_W09, K_W12, K_W14, K_W15, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06, K_W07, K_W09, K_W12, K_W14, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1022,67 +1022,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z wykonania zadań laboratoryjnych ćwiczenia nr 1, 2, 3 oraz 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U14, K_U15, K_U17, K_U07, K_U09</w:t>
+        <w:t xml:space="preserve">K_U07, K_U09, K_U10, K_U14, K_U15, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zinterpretować nagrany materiał dźwiękowy w domenie częstotliwości, poziomów, stereofonii i głębi oraz wyszukać i wykorzystać dostępne w oprogramowaniu muzycznym narzędzia służące do cyfrowego przetwarzania sygnałów dźwiękowych (efekty dźwiękowe) w celu dopasowania poszczególnych elementów nagrania i jego przygotowania do dalszego przetwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1242,51 +1242,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z wykonania zadań laboratoryjnych ćwiczeń nr 1, 2, 3, 4, 5 i 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K03</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>