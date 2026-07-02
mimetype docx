--- v3 (2026-06-11)
+++ v4 (2026-07-02)
@@ -1022,67 +1022,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z wykonania zadań laboratoryjnych ćwiczenia nr 1, 2, 3 oraz 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U09, K_U10, K_U14, K_U15, K_U17</w:t>
+        <w:t xml:space="preserve">K_U10, K_U14, K_U15, K_U17, K_U07, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zinterpretować nagrany materiał dźwiękowy w domenie częstotliwości, poziomów, stereofonii i głębi oraz wyszukać i wykorzystać dostępne w oprogramowaniu muzycznym narzędzia służące do cyfrowego przetwarzania sygnałów dźwiękowych (efekty dźwiękowe) w celu dopasowania poszczególnych elementów nagrania i jego przygotowania do dalszego przetwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>