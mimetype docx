--- v3 (2026-03-22)
+++ v4 (2026-06-11)
@@ -900,51 +900,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W15, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W13, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1270,51 +1270,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K04</w:t>
+        <w:t xml:space="preserve">K_K04, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>