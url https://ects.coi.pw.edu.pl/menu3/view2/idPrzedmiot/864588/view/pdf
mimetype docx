--- v4 (2026-06-11)
+++ v5 (2026-07-02)
@@ -1136,185 +1136,185 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U09, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka OPA-U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zdefiniować i zaimplementować serwis sieciowy w środowisku Java Enterprise Edition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obrona zadania laboratoryjnego 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U09, K_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka OPA-U3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka OPA-K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zdefiniować i zaimplementować serwis sieciowy w środowisku Java Enterprise Edition</w:t>
+        <w:t xml:space="preserve">Potrafi pracować indywidualnie i w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obrona zadania laboratoryjnego 3</w:t>
+        <w:t xml:space="preserve">Obrona zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U09, K_U13</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">K_K04, K_K03</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>