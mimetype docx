--- v5 (2026-07-02)
+++ v6 (2026-07-27)
@@ -1050,137 +1050,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona zadania laboratoryjnego 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U03, K_U05, K_U09, K_U13, K_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka OPA-U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować dynamiczną stronę internetową z wykorzystaniem systemu zarządzania treścią</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obrona zadania laboratoryjnego 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U09, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPA-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zdefiniować i zaimplementować serwis sieciowy w środowisku Java Enterprise Edition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>