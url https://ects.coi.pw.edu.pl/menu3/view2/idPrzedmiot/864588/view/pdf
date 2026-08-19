--- v6 (2026-07-27)
+++ v7 (2026-08-19)
@@ -830,51 +830,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W08, K_W13</w:t>
+        <w:t xml:space="preserve">K_W08, K_W13, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1050,67 +1050,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona zadania laboratoryjnego 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U05, K_U09, K_U13, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U09, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPA-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować dynamiczną stronę internetową z wykorzystaniem systemu zarządzania treścią</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1120,67 +1120,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona zadania laboratoryjnego 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U09, K_U13</w:t>
+        <w:t xml:space="preserve">K_U09, K_U13, K_U01, K_U03, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPA-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zdefiniować i zaimplementować serwis sieciowy w środowisku Java Enterprise Edition</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>