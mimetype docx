--- v2 (2026-03-22)
+++ v3 (2026-04-18)
@@ -1242,51 +1242,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U06, K_U07</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>