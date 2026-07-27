--- v3 (2026-04-18)
+++ v4 (2026-07-27)
@@ -1102,51 +1102,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egz, cz.ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>