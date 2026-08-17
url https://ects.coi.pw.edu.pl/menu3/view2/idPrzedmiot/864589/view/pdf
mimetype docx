--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1118,51 +1118,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi sformułować równania stadiometryczne opisujące działanie omawianych systemów i podać metody ich rozwiązania w celu wyznaczenia położenia odbiornika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>