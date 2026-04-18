--- v1 (2026-03-23)
+++ v2 (2026-04-18)
@@ -847,997 +847,997 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W12, K_W06, K_W09, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasadę działania i podstawowe właściwości mieszaczy i generatorów sygnałów w. cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych sprawozdanie z ćwiczenia laboratoryjnego </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasadę działania i podstawowe właściwości mieszaczy i generatorów sygnałów w. cz.</w:t>
+        <w:t xml:space="preserve">Zna zasady działania i właściwości filtrów LC stosowanych w technice w. cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych sprawozdanie z ćwiczenia laboratoryjnego </w:t>
+        <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady działania i właściwości filtrów LC stosowanych w technice w. cz.</w:t>
+        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki niestrojonego szerokopasmowego wzmacniacza mocy klasy A i klasy AB oraz przyczyny ograniczenia szerokości pasma tych wzmacniaczy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+        <w:t xml:space="preserve">kolokwium nr 2, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki niestrojonego szerokopasmowego wzmacniacza mocy klasy A i klasy AB oraz przyczyny ograniczenia szerokości pasma tych wzmacniaczy</w:t>
+        <w:t xml:space="preserve">Zna zasadę działania oraz podstawowe właściwości i charakterystyki wzmacniacza rezonansowego klasy AB, klasy B i klasy C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium nr 2, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11, K_W12, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasadę działania oraz podstawowe właściwości i charakterystyki wzmacniacza rezonansowego klasy AB, klasy B i klasy C</w:t>
+        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki wzmacniacza rezonansowego klasy D, klasy E i klasy DE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium nr 2, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+        <w:t xml:space="preserve">kolokwium wstępne do ćwiczeń laboryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki wzmacniacza rezonansowego klasy D, klasy E i klasy DE</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać projekt wstępny i obliczyć podstawowe parametry tranzystorowego aperiodycznego wzmacniacza napięciowego w. cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium wstępne do ćwiczeń laboryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+        <w:t xml:space="preserve">kolokwium nr 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać projekt dolno- lub górnoprzepustowego filtru LC o zadanych parametrach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium nr 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować obwód rezonansowy LC i wykorzystać go do dopasowania impedancji w obwodach w. cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium nr 1 i nr 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać pomiary podstawowych parametrów i charakterystyk układów stosowanych w technice w.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia wstępne do laboratorium, sprawozdania z ćwiczeń laboratoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać projekt wstępny rezonansowego wzmacniacza mocy klasy AB oraz  klasy B i klasy C (w układzie niesymetrycznym) o danej mocy wyjściowej, rezystancji obciążenia, częstotliwości roboczej, szerokości pasma oraz dolnej i górnej częstotliwości granicznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium nr 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać projekt wstępny szerokopasmowego niestrojonego wzmacniacza mocy klasy A (w układzie niesymetrycznym) i przeciwsobnego wzmacniacza klasy AB o danej mocy wyjściowej, rezystancji obciążenia oraz dolnej i górnej częstotliwości granicznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium nr 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać pomiary podstawowych parametrów i charakterystyk wzmacniaczy mocy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium wstępne do laboratorium, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KS_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać projekt wstępny i obliczyć podstawowe parametry tranzystorowego aperiodycznego wzmacniacza napięciowego w. cz.</w:t>
+        <w:t xml:space="preserve">Zna poziomy napięć, prądów i mocy występujące w układach dużej mocy w. cz. oraz wynikające z nich zagrożenia dla istot żywych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium nr 1</w:t>
+        <w:t xml:space="preserve">kolokwium wstępne do laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
+        <w:t xml:space="preserve">K_K02, K_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
-[...499 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KR, I.P6S_KO, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować indywidualnie i w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>