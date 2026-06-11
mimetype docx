--- v2 (2026-04-18)
+++ v3 (2026-06-11)
@@ -847,51 +847,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W06, K_W09, K_W11</w:t>
+        <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -917,157 +917,227 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych sprawozdanie z ćwiczenia laboratoryjnego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W09, K_W11, K_W12, K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasady działania i właściwości filtrów LC stosowanych w technice w. cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasady działania i właściwości filtrów LC stosowanych w technice w. cz.</w:t>
+        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki niestrojonego szerokopasmowego wzmacniacza mocy klasy A i klasy AB oraz przyczyny ograniczenia szerokości pasma tych wzmacniaczy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+        <w:t xml:space="preserve">kolokwium nr 2, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki niestrojonego szerokopasmowego wzmacniacza mocy klasy A i klasy AB oraz przyczyny ograniczenia szerokości pasma tych wzmacniaczy</w:t>
+        <w:t xml:space="preserve">Zna zasadę działania oraz podstawowe właściwości i charakterystyki wzmacniacza rezonansowego klasy AB, klasy B i klasy C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium nr 2, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1086,328 +1156,258 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasadę działania oraz podstawowe właściwości i charakterystyki wzmacniacza rezonansowego klasy AB, klasy B i klasy C</w:t>
+        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki wzmacniacza rezonansowego klasy D, klasy E i klasy DE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium nr 2, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+        <w:t xml:space="preserve">kolokwium wstępne do ćwiczeń laboryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki wzmacniacza rezonansowego klasy D, klasy E i klasy DE</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać projekt wstępny i obliczyć podstawowe parametry tranzystorowego aperiodycznego wzmacniacza napięciowego w. cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium wstępne do ćwiczeń laboryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+        <w:t xml:space="preserve">kolokwium nr 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać projekt wstępny i obliczyć podstawowe parametry tranzystorowego aperiodycznego wzmacniacza napięciowego w. cz.</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać projekt dolno- lub górnoprzepustowego filtru LC o zadanych parametrach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium nr 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
+        <w:t xml:space="preserve">K_U06, K_U12, K_U14, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować obwód rezonansowy LC i wykorzystać go do dopasowania impedancji w obwodach w. cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>