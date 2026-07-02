--- v3 (2026-06-11)
+++ v4 (2026-07-02)
@@ -917,51 +917,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych sprawozdanie z ćwiczenia laboratoryjnego </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11, K_W12, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1277,207 +1277,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium nr 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U14, K_U01, K_U03, K_U06, K_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać projekt dolno- lub górnoprzepustowego filtru LC o zadanych parametrach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium nr 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać projekt dolno- lub górnoprzepustowego filtru LC o zadanych parametrach</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować obwód rezonansowy LC i wykorzystać go do dopasowania impedancji w obwodach w. cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium nr 1</w:t>
+        <w:t xml:space="preserve">kolokwium nr 1 i nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U12, K_U14, K_U01, K_U03</w:t>
+        <w:t xml:space="preserve">K_U12, K_U14, K_U01, K_U03, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o, I.P6S_UU</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać pomiary podstawowych parametrów i charakterystyk układów stosowanych w technice w.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>