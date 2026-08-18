--- v5 (2026-07-27)
+++ v6 (2026-08-18)
@@ -987,51 +987,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium nr 1, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11, K_W12, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1057,237 +1057,307 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium nr 2, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W12, K_W06, K_W09, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zasadę działania oraz podstawowe właściwości i charakterystyki wzmacniacza rezonansowego klasy AB, klasy B i klasy C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium nr 2, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasadę działania oraz podstawowe właściwości i charakterystyki wzmacniacza rezonansowego klasy AB, klasy B i klasy C</w:t>
+        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki wzmacniacza rezonansowego klasy D, klasy E i klasy DE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium nr 2, kolokwium wstępne do ćwiczeń laboratoryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+        <w:t xml:space="preserve">kolokwium wstępne do ćwiczeń laboryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zasadę działania i podstawowe charakterystyki wzmacniacza rezonansowego klasy D, klasy E i klasy DE</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać projekt wstępny i obliczyć podstawowe parametry tranzystorowego aperiodycznego wzmacniacza napięciowego w. cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium wstępne do ćwiczeń laboryjnych, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
+        <w:t xml:space="preserve">kolokwium nr 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W09, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać projekt wstępny i obliczyć podstawowe parametry tranzystorowego aperiodycznego wzmacniacza napięciowego w. cz.</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać projekt dolno- lub górnoprzepustowego filtru LC o zadanych parametrach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium nr 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1306,318 +1376,248 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać projekt dolno- lub górnoprzepustowego filtru LC o zadanych parametrach</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować obwód rezonansowy LC i wykorzystać go do dopasowania impedancji w obwodach w. cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium nr 1</w:t>
+        <w:t xml:space="preserve">kolokwium nr 1 i nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U01, K_U03, K_U06, K_U12</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaprojektować obwód rezonansowy LC i wykorzystać go do dopasowania impedancji w obwodach w. cz.</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać pomiary podstawowych parametrów i charakterystyk układów stosowanych w technice w.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium nr 1 i nr 2</w:t>
+        <w:t xml:space="preserve">kolokwia wstępne do laboratorium, sprawozdania z ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykonać projekt wstępny rezonansowego wzmacniacza mocy klasy AB oraz  klasy B i klasy C (w układzie niesymetrycznym) o danej mocy wyjściowej, rezystancji obciążenia, częstotliwości roboczej, szerokości pasma oraz dolnej i górnej częstotliwości granicznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium nr 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U03, K_U06, K_U12, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać projekt wstępny szerokopasmowego niestrojonego wzmacniacza mocy klasy A (w układzie niesymetrycznym) i przeciwsobnego wzmacniacza klasy AB o danej mocy wyjściowej, rezystancji obciążenia oraz dolnej i górnej częstotliwości granicznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>