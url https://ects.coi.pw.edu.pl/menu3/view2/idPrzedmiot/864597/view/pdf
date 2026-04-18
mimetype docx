--- v2 (2026-03-23)
+++ v3 (2026-04-18)
@@ -1071,67 +1071,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratorium nr1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie wykorzystać aparaturę do pomiaru charakterystyk cyfrowych urządzeń mobilnych i wykonać odpowiednie pomiary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1211,67 +1211,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratorium nr4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie zaprojektować wybrane typy łącza radiowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>