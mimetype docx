--- v3 (2026-04-18)
+++ v4 (2026-06-11)
@@ -1071,67 +1071,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratorium nr1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie wykorzystać aparaturę do pomiaru charakterystyk cyfrowych urządzeń mobilnych i wykonać odpowiednie pomiary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>