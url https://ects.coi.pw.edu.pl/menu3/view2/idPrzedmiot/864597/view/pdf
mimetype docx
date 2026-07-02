--- v4 (2026-06-11)
+++ v5 (2026-07-02)
@@ -1087,51 +1087,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie wykorzystać aparaturę do pomiaru charakterystyk cyfrowych urządzeń mobilnych i wykonać odpowiednie pomiary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>