--- v5 (2026-07-02)
+++ v6 (2026-07-28)
@@ -1157,51 +1157,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie zmierzyć podstawowe charakterystyki nadajnika małej mocy z modulacja amplitudy i częstotliwości oraz zinterpretować uzyskane wyniki pomiarów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>