--- v6 (2026-07-28)
+++ v7 (2026-09-10)
@@ -851,357 +851,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W12, K_W10, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna podstawy teoretyczne odbioru sygnałów cyfrowych w obecności szumów </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium wykładowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W10, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawy teoretyczne odbioru sygnałów cyfrowych w obecności szumów </w:t>
+        <w:t xml:space="preserve">ma wiedzę o wybranych systemach radiokomunikacyjnych, głównie systemach mobilnych, ich cechach i zastosowaniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium wykładowe</w:t>
+        <w:t xml:space="preserve">kolokwium wykładowe, częściowo kolokwia do laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W08, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę o wybranych systemach radiokomunikacyjnych, głównie systemach mobilnych, ich cechach i zastosowaniach</w:t>
+        <w:t xml:space="preserve">umie wykorzystać narzędzie do prognozowania propagacji krótkofalowej i wykorzystać tę prognozę do praktycznego odbioru sygnałów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium wykładowe, częściowo kolokwia do laboratorium</w:t>
+        <w:t xml:space="preserve">Laboratorium nr1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">umie wykorzystać narzędzie do prognozowania propagacji krótkofalowej i wykorzystać tę prognozę do praktycznego odbioru sygnałów</w:t>
+        <w:t xml:space="preserve">umie wykorzystać aparaturę do pomiaru charakterystyk cyfrowych urządzeń mobilnych i wykonać odpowiednie pomiary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Laboratorium nr1</w:t>
+        <w:t xml:space="preserve">Laboratorium nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie zmierzyć podstawowe charakterystyki nadajnika małej mocy z modulacja amplitudy i częstotliwości oraz zinterpretować uzyskane wyniki pomiarów. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>