--- v2 (2026-03-24)
+++ v3 (2026-04-18)
@@ -990,51 +990,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W06, K_W07, K_W12</w:t>
+        <w:t xml:space="preserve">K_W06, K_W07, K_W12, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1070,67 +1070,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U09, K_U10, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, który zaliczył przedmiot umie skorzystać z dostępnych w danym środowisku symulatora modeli elementów pasywnych i aktywnych dla założonego rodzaju analizy lub potrafi samodzielnie opracować potrzebny model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1290,51 +1290,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt (zad.1 i 2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K04</w:t>
+        <w:t xml:space="preserve">K_K04, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>