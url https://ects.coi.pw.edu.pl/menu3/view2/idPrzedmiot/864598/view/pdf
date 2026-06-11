--- v3 (2026-04-18)
+++ v4 (2026-06-11)
@@ -850,51 +850,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W03, K_W06, K_W07, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W02, K_W03, K_W06, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -990,51 +990,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07, K_W12, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W06, K_W07, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1070,271 +1070,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U06, K_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">student, który zaliczył przedmiot umie skorzystać z dostępnych w danym środowisku symulatora modeli elementów pasywnych i aktywnych dla założonego rodzaju analizy lub potrafi samodzielnie opracować potrzebny model</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">student, który zaliczył przedmiot umie skorzystać z dostępnych w danym środowisku symulatora modeli elementów pasywnych i aktywnych dla założonego rodzaju analizy lub potrafi samodzielnie opracować potrzebny model</w:t>
+        <w:t xml:space="preserve">student, który zaliczył przedmiot potrafi przeprowadzić analizę zadanej struktury za pomocą wybranego symulatora falowego oraz zinterpretować wynik obliczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
+        <w:t xml:space="preserve">kolokwium2 projekt (zad.2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">student, który zaliczył przedmiot potrafi przeprowadzić analizę zadanej struktury za pomocą wybranego symulatora falowego oraz zinterpretować wynik obliczeń</w:t>
+        <w:t xml:space="preserve">student, który zaliczył przedmiot potrafi pracować indywidualnie i w zespole oraz określić priorytety niezbędne do realizacji postawionych przed nim i grupą zadań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium2 projekt (zad.2)</w:t>
+        <w:t xml:space="preserve">projekt (zad.1 i 2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U07, K_U09, K_U10</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">K_K04, K_K03</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>