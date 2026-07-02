--- v4 (2026-06-11)
+++ v5 (2026-07-02)
@@ -780,427 +780,427 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W06, K_W07, K_W12, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">student, który zaliczył przedmiot posiada wiedzę o obszarach zastosowań i przyczynach ograniczeń symulacyjnych metod analizy i syntezy obwodów oraz struktur radioelektronicznych (analiza DC, AC małosygnałowa z wykorzystaniem opisu macierzowego, analiza chwilowa "Transient" i równoważenia harmonicznych " Harmonic Balance"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W03, K_W06, K_W07, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W3,projekt (zad.1): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">student, który zaliczył przedmiot posiada wiedzę o obszarach zastosowań i przyczynach ograniczeń symulacyjnych metod analizy i syntezy obwodów oraz struktur radioelektronicznych (analiza DC, AC małosygnałowa z wykorzystaniem opisu macierzowego, analiza chwilowa "Transient" i równoważenia harmonicznych " Harmonic Balance"</w:t>
+        <w:t xml:space="preserve">student, który zaliczył przedmiot nabył wiedzę o metodach numerycznej optymalizacji powszechnie implementowanych w symulatorach obwodów m.in. radioelektronicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W02, K_W03, K_W06, K_W07</w:t>
+        <w:t xml:space="preserve">K_W02, K_W03, K_W06, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3,projekt (zad.1): </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">student, który zaliczył przedmiot nabył wiedzę o metodach numerycznej optymalizacji powszechnie implementowanych w symulatorach obwodów m.in. radioelektronicznych</w:t>
+        <w:t xml:space="preserve">student, który zaliczył przedmiot wie jak opisać i sformułować podstawowe problemy elektromagnetyczne rozwiązywane za pomocą falowych symulatorów elektromagnetycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 1</w:t>
+        <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W03, K_W06, K_W07</w:t>
+        <w:t xml:space="preserve">K_W03, K_W06, K_W07, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">student, który zaliczył przedmiot wie jak opisać i sformułować podstawowe problemy elektromagnetyczne rozwiązywane za pomocą falowych symulatorów elektromagnetycznych</w:t>
+        <w:t xml:space="preserve">student, który zaliczył przedmiot potrafi zastosować odpowiedni typ analizy (mało- lub wielkosygnałowa) dla wyznaczenia zadanego parametru lub założonej charakterystyki układu wykonać symulację za pomocą oprogramowania SPICE, ADS, MWO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 2</w:t>
+        <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W06, K_W07, K_W12</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">student, który zaliczył przedmiot potrafi zastosować odpowiedni typ analizy (mało- lub wielkosygnałowa) dla wyznaczenia zadanego parametru lub założonej charakterystyki układu wykonać symulację za pomocą oprogramowania SPICE, ADS, MWO</w:t>
+        <w:t xml:space="preserve">student, który zaliczył przedmiot umie skorzystać z dostępnych w danym środowisku symulatora modeli elementów pasywnych i aktywnych dla założonego rodzaju analizy lub potrafi samodzielnie opracować potrzebny model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10, K_U06, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U09, K_U10, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, który zaliczył przedmiot potrafi przeprowadzić analizę zadanej struktury za pomocą wybranego symulatora falowego oraz zinterpretować wynik obliczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>