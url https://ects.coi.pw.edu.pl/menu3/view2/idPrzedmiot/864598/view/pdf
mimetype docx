--- v5 (2026-07-02)
+++ v6 (2026-07-27)
@@ -780,51 +780,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W06, K_W07, K_W12, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W03, K_W06, K_W07, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1070,137 +1070,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U06, K_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">student, który zaliczył przedmiot umie skorzystać z dostępnych w danym środowisku symulatora modeli elementów pasywnych i aktywnych dla założonego rodzaju analizy lub potrafi samodzielnie opracować potrzebny model</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U07, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, który zaliczył przedmiot potrafi przeprowadzić analizę zadanej struktury za pomocą wybranego symulatora falowego oraz zinterpretować wynik obliczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>