--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1070,67 +1070,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10, K_U06, K_U07</w:t>
+        <w:t xml:space="preserve">K_U10, K_U06, K_U07, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, który zaliczył przedmiot umie skorzystać z dostępnych w danym środowisku symulatora modeli elementów pasywnych i aktywnych dla założonego rodzaju analizy lub potrafi samodzielnie opracować potrzebny model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>