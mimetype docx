--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -990,51 +990,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W06, K_W07, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W03, K_W06, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1070,67 +1070,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium1, projekt (zad.1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U06, K_U07, K_U09</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, który zaliczył przedmiot umie skorzystać z dostępnych w danym środowisku symulatora modeli elementów pasywnych i aktywnych dla założonego rodzaju analizy lub potrafi samodzielnie opracować potrzebny model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>