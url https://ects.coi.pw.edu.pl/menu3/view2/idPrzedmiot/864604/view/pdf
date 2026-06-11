--- v2 (2026-03-23)
+++ v3 (2026-06-11)
@@ -1215,67 +1215,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wstęne do ćwiczeń laboratoryjnych, przebieg laboratoriów, kolokwia wykładowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U17</w:t>
+        <w:t xml:space="preserve">K_U17, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UMTS_K1: </w:t>
       </w:r>
     </w:p>