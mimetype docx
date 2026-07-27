--- v3 (2026-06-11)
+++ v4 (2026-07-27)
@@ -1091,191 +1091,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka UMTS_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi posłużyć się właściwie dobranymi metodami i urządzeniami umożliwiającymi pomiary sygnałów łącza radiowego systemów komórkowych, potrafi uniknąc błedów wynikajacych z ograniczeń aparatury pomiarowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratoria U2, U4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U10, K_U15, K_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka UMTS_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi zinterpretować działanie sieci oraz analizować zjawiska zachodzące w łączach radiowych systemów komórkowych 3G i 4G z punktu widzenia ich wpływu na możliwości transmisyjne sieci komórkowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia wstęne do ćwiczeń laboratoryjnych, przebieg laboratoriów, kolokwia wykładowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UMTS_K1: </w:t>
       </w:r>
     </w:p>