--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -785,51 +785,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe 1 i 2 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W08, K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1091,51 +1091,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka UMTS_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi posłużyć się właściwie dobranymi metodami i urządzeniami umożliwiającymi pomiary sygnałów łącza radiowego systemów komórkowych, potrafi uniknąc błedów wynikajacych z ograniczeń aparatury pomiarowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>