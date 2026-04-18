--- v2 (2026-02-09)
+++ v3 (2026-04-18)
@@ -925,51 +925,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U03, K_U09, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować i charakteryzować systemy stereowizyjne i telewizji 3D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>