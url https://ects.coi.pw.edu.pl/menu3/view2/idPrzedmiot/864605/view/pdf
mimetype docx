--- v3 (2026-04-18)
+++ v4 (2026-06-11)
@@ -759,217 +759,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 testy  i 1 kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W04, K_W13, K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student posiada podstawową wiedzę  na temat modelowania 3D na podstawie obrazów cyfrowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2 testy i 1  kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W04, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student posiada podstawową wiedzę  na temat modelowania 3D na podstawie obrazów cyfrowych.</w:t>
+        <w:t xml:space="preserve">Potrafi programować efekty wizualizacyjne z zastosowaniem współczenych standardów grafiki 3D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2 testy i 1  kolokwium</w:t>
+        <w:t xml:space="preserve">zadania laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W04, K_W13</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U09, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować i charakteryzować systemy stereowizyjne i telewizji 3D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>