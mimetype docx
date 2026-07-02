--- v4 (2026-06-11)
+++ v5 (2026-07-02)
@@ -759,51 +759,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 testy  i 1 kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W13, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W04, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -909,67 +909,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zadania laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U09, K_U13</w:t>
+        <w:t xml:space="preserve">K_U13, K_U01, K_U03, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować i charakteryzować systemy stereowizyjne i telewizji 3D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>