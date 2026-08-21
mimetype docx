--- v5 (2026-07-02)
+++ v6 (2026-08-21)
@@ -909,67 +909,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zadania laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U01, K_U03, K_U09</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U09, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi analizować i charakteryzować systemy stereowizyjne i telewizji 3D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -979,67 +979,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zadania laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U09, K_U12</w:t>
+        <w:t xml:space="preserve">K_U09, K_U12, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>