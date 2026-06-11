--- v3 (2026-02-08)
+++ v4 (2026-06-11)
@@ -805,51 +805,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1 i 2, egzamin, ćwiczenie 1a, 2a, 2c</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W10, K_W12, K_W14, K_W16, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W08, K_W10, K_W12, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1235,51 +1235,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1 i 2, egzamin, ćwiczenie 1a, 2a, 2c</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>