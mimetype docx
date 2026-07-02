--- v4 (2026-06-11)
+++ v5 (2026-07-02)
@@ -1085,51 +1085,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2 i 4, egzamin, ćwiczenie 2c i 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W11, K_W12, K_W13</w:t>
+        <w:t xml:space="preserve">K_W13, K_W08, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>