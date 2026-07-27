--- v5 (2026-07-02)
+++ v6 (2026-07-27)
@@ -945,51 +945,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1, 2, 3, egzamin, ćwiczenie 1, 2, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W08, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W04, K_W05, K_W08, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1085,51 +1085,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2 i 4, egzamin, ćwiczenie 2c i 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W08, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W08, K_W11, K_W12, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>