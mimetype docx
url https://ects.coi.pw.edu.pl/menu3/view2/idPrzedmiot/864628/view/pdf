--- v1 (2026-02-08)
+++ v2 (2026-04-18)
@@ -1057,67 +1057,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U09, K_U10, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U06, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową umiejętność odczytywania i rozumienia standardów telekomunikacyjnych, w których zastosowano notację formalną (SDL, MSC, ASN.1, TTCN).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>