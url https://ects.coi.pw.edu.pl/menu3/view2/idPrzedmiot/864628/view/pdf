--- v2 (2026-04-18)
+++ v3 (2026-08-17)
@@ -783,51 +783,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe nieformalne, pół-formalne i formalne techniki (notacje, modele) wyrażania i badania zachowania protokołu (klasy transformacji formalnych i badań empirycznych), oraz jest świadom roli i ograniczneń formalizacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1057,67 +1057,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U06, K_U09, K_U10</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową umiejętność odczytywania i rozumienia standardów telekomunikacyjnych, w których zastosowano notację formalną (SDL, MSC, ASN.1, TTCN).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>