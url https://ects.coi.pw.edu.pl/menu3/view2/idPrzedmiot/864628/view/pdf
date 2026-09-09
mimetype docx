--- v3 (2026-08-17)
+++ v4 (2026-09-09)
@@ -783,51 +783,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WK, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe nieformalne, pół-formalne i formalne techniki (notacje, modele) wyrażania i badania zachowania protokołu (klasy transformacji formalnych i badań empirycznych), oraz jest świadom roli i ograniczneń formalizacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1057,67 +1057,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U09, K_U10, K_U14</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U14, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APPT1-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową umiejętność odczytywania i rozumienia standardów telekomunikacyjnych, w których zastosowano notację formalną (SDL, MSC, ASN.1, TTCN).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>