--- v2 (2026-03-23)
+++ v3 (2026-04-18)
@@ -1038,51 +1038,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W03, K_W05</w:t>
+        <w:t xml:space="preserve">K_W03, K_W05, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1124,51 +1124,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W14, K_W15, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U01: </w:t>
       </w:r>
     </w:p>
@@ -1478,51 +1478,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">przygotowanie ćwiczeń lab i opracowanie sprawozdań, wyszukanie i przestudiowanie dokumentów standaryzacyjnych oraz opracowanie i przeprowadzenie prezentacji projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K03</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>