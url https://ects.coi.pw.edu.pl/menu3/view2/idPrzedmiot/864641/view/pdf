--- v3 (2026-04-18)
+++ v4 (2026-06-11)
@@ -1124,51 +1124,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W14, K_W15, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U01: </w:t>
       </w:r>
     </w:p>