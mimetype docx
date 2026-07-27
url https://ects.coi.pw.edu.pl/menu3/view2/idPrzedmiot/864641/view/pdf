--- v4 (2026-06-11)
+++ v5 (2026-07-27)
@@ -1344,51 +1344,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować i skonfigurować prostą sieć routerów wykorzystujących wskazane protokoły routingu, a także zweryfikować i ocenić jakość działania sieci w sytuacjach awaryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>