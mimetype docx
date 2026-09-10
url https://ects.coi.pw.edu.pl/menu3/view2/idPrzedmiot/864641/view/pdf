--- v5 (2026-07-27)
+++ v6 (2026-09-10)
@@ -774,621 +774,621 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WK, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIP_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma uporządkowaną wiedzę dotyczącą struktury funkcjonalnej sieci i rodzajów urządzeń stosowanych w różnych obszarach sieci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 2 i 3, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W08, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIP_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma podstawową wiedzę w zakresie struktury sprzętowej i oprogramowania routerów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 3, laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W11, K_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIP_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna i rozumie procesy związane z dynamicznym wykorzystywaniem zasobów transportowych sieci w różnych skalach czasu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 2, laboratoria 2 i 3, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05, K_W11, K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIP_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma elementarną wiedzę na temat projektowamia i rozbudowywania sieci oraz wchodzących w jej skład urzadzeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W05, K_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIP_W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">orientuje się w aktualnym stanie oraz najnowszych trendach rozwojowych sieci teleinformatycznych, w tym zwłaszcza Internetu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W14, K_W15, K_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka SIP_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIP_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma uporządkowaną wiedzę dotyczącą struktury funkcjonalnej sieci i rodzajów urządzeń stosowanych w różnych obszarach sieci</w:t>
+        <w:t xml:space="preserve">potrafi czytać dokumenty standaryzacyjne oraz dokumentację firmową, posiłkując się samodzielnie dobranymi uzupełniającymi opracowaniami z różnych źódeł</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 2 i 3, egzamin</w:t>
+        <w:t xml:space="preserve">projekt, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W08, K_W11</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka SIP_W03: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, I.P6S_UK, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę w zakresie struktury sprzętowej i oprogramowania routerów</w:t>
+        <w:t xml:space="preserve">potrafi opracować prezentację PowerPoint i przedstawić prezentację ustną, dotyczącą szczegółowych zagadnień z zakresu sieci teleinformatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 3, laboratorium</w:t>
+        <w:t xml:space="preserve">prezentacja na zajęciach projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_U05, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka SIP_W04: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIP_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna i rozumie procesy związane z dynamicznym wykorzystywaniem zasobów transportowych sieci w różnych skalach czasu</w:t>
+        <w:t xml:space="preserve">potrafi porównać jakość i efektywność uzyskiwaną w sieciach wykorzystujących różne technologie (IPv4, IPv6, ATM, MPLS itd.) i rozwiązania (np. różnicowanie priotytetów, inżynieria ruchu itp.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 2, laboratoria 2 i 3, egzamin</w:t>
+        <w:t xml:space="preserve">lab 2 i 3, kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W11, K_W15</w:t>
+        <w:t xml:space="preserve">K_U06, K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-[...359 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować i skonfigurować prostą sieć routerów wykorzystujących wskazane protokoły routingu, a także zweryfikować i ocenić jakość działania sieci w sytuacjach awaryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>