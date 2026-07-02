--- v3 (2026-07-02)
+++ v4 (2026-07-02)
@@ -907,51 +907,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_WG.3, I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawowe wiadomości o rozkładzie normalnym i wykładniczym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1127,51 +1127,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określać stopień korelacji między cechami jednostek danej populacji oraz wyznaczać liniowe funkcje regresji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1267,51 +1267,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzać proste wnioskowania statystyczne i testować proste hipotezy statystyczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1407,51 +1407,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>