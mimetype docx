--- v2 (2026-05-09)
+++ v3 (2026-06-11)
@@ -1062,67 +1062,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona zadania laboratoryjnego 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U09</w:t>
+        <w:t xml:space="preserve">K_U05, K_U09, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OPA-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować dynamiczną stronę internetową z wykorzystaniem systemu zarządzania treścią</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>