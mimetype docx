--- v1 (2026-03-24)
+++ v2 (2026-04-17)
@@ -781,51 +781,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium 1, laboratorium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -921,357 +921,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W13, K_W01, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę o podstawowych elementach wyposażenia studia dźwiękowego oraz zna poszczególne etapy procesu realizacji nagrań dźwiękowych w studio nagraniowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, laboratorium 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W07, K_W13, K_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, I.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada uporządkowaną wiedzę w zakresie akustyki wnętrz, zna metody analizy pola akustycznego w pomieszczeniach zamkniętych i metody adaptacji akustycznej pomieszczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, laboratorium 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W02, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę o podstawowych elementach wyposażenia studia dźwiękowego oraz zna poszczególne etapy procesu realizacji nagrań dźwiękowych w studio nagraniowym.</w:t>
+        <w:t xml:space="preserve">Potrafi posłużyć się typowym elektroakustycznym systemem pomiarowym, wykonywać podstawowe pomiary urządzeń elektroakustycznych oraz interpretować ich wyniki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin, laboratorium 4</w:t>
+        <w:t xml:space="preserve">egzamin, laboratorium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W13, K_W16</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, I.P7S_WK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada uporządkowaną wiedzę w zakresie akustyki wnętrz, zna metody analizy pola akustycznego w pomieszczeniach zamkniętych i metody adaptacji akustycznej pomieszczeń.</w:t>
+        <w:t xml:space="preserve">Potrafi wykonywać pomiary parametrów pola akustycznego w różnego typu wnętrzach, stosując zarówno metody klasyczne, jak i pośrednie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02, K_W13</w:t>
+        <w:t xml:space="preserve">K_U14, K_U06, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>