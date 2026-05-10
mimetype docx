--- v2 (2026-04-17)
+++ v3 (2026-05-10)
@@ -921,51 +921,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W01, K_W02</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1211,67 +1211,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U06, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>