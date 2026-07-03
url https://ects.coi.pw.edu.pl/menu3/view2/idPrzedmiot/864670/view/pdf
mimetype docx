--- v3 (2026-05-10)
+++ v4 (2026-07-03)
@@ -1061,51 +1061,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02, K_W13</w:t>
+        <w:t xml:space="preserve">K_W02, K_W13, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>