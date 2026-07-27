--- v4 (2026-07-03)
+++ v5 (2026-07-27)
@@ -1061,51 +1061,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W13, K_W01</w:t>
+        <w:t xml:space="preserve">K_W13, K_W01, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>