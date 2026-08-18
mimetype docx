--- v5 (2026-07-27)
+++ v6 (2026-08-18)
@@ -1061,51 +1061,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W01, K_W02</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1141,51 +1141,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U07, K_U10, K_U14</w:t>
+        <w:t xml:space="preserve">K_U10, K_U14, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>