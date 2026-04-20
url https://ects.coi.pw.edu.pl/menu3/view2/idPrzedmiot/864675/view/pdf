--- v1 (2026-03-23)
+++ v2 (2026-04-20)
@@ -998,51 +998,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium nr 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07, K_W10, K_W14, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06, K_W07, K_W10, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1138,51 +1138,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium nr 4 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W06, K_W10, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W04, K_W06, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1358,51 +1358,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, labolatorium nr 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>