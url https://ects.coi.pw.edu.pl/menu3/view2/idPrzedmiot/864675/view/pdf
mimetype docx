--- v2 (2026-04-20)
+++ v3 (2026-06-11)
@@ -1068,51 +1068,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium nr 3 i 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W06, K_W07, K_W09, K_W10, K_W14</w:t>
+        <w:t xml:space="preserve">K_W10, K_W14, K_W04, K_W06, K_W07, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1138,51 +1138,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium nr 4 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W04, K_W06, K_W10</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06, K_W10, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>