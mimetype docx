--- v3 (2026-06-11)
+++ v4 (2026-07-27)
@@ -1068,51 +1068,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium nr 3 i 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W14, K_W04, K_W06, K_W07, K_W09</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06, K_W07, K_W09, K_W10, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1358,51 +1358,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, labolatorium nr 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U13</w:t>
+        <w:t xml:space="preserve">K_U10, K_U13, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>