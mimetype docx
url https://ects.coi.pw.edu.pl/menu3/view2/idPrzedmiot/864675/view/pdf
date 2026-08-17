--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -928,51 +928,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W06, K_W07, K_W10</w:t>
+        <w:t xml:space="preserve">K_W06, K_W07, K_W10, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1358,51 +1358,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, labolatorium nr 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U13, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>