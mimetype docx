--- v5 (2026-08-17)
+++ v6 (2026-09-07)
@@ -928,51 +928,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, laboratorium nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07, K_W10, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06, K_W07, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>