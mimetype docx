--- v1 (2026-03-23)
+++ v2 (2026-04-17)
@@ -778,51 +778,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W01, K_W02, K_W03, K_W05, K_W06, K_W07, K_W13</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W03, K_W05, K_W06, K_W07, K_W13, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1208,67 +1208,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U06, K_U10</w:t>
+        <w:t xml:space="preserve">K_U06, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać testy subiektywne głośników, mikrofonów i wzmacniaczy stosując odsłuchowe procedury pomiarowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>