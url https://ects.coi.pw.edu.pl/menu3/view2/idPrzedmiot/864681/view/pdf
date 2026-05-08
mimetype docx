--- v2 (2026-04-17)
+++ v3 (2026-05-08)
@@ -988,51 +988,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian, laboratorium 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1278,67 +1278,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U10, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U06, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbadać wpływ obudów na parametry zespołów głośników w polu fali swobodnej w komorze bezechowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>