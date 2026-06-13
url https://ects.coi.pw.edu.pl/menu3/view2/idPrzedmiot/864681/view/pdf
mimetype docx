--- v3 (2026-05-08)
+++ v4 (2026-06-13)
@@ -918,51 +918,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian, laboratorium 3, 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -988,51 +988,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian, laboratorium 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1294,51 +1294,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U06, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbadać wpływ obudów na parametry zespołów głośników w polu fali swobodnej w komorze bezechowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>