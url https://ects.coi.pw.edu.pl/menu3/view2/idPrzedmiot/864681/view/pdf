--- v4 (2026-06-13)
+++ v5 (2026-07-29)
@@ -848,481 +848,481 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian, laboratorium 1, 2, 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W04, K_W07, K_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę na temat systemów pomiarowych służących do pomiarów urządzeń do rejestracji i reprodukcji dźwięku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian, laboratorium 3, 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W04, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę na temat systemów pomiarowych służących do pomiarów urządzeń do rejestracji i reprodukcji dźwięku</w:t>
+        <w:t xml:space="preserve">Ma wiedzę na temat przeprowadzania subiektywnych testów jakości dźwięku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian, laboratorium 3, 4</w:t>
+        <w:t xml:space="preserve">sprawdzian, laboratorium 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W03, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę na temat przeprowadzania subiektywnych testów jakości dźwięku</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać pomiary charakterystyk przenoszenia, opóźnień czasowych, charakterystyk kierunkowych, impedancji oraz parametrów Thiela-Smalla głośników w warunkach pogłosowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdzian, laboratorium 5</w:t>
+        <w:t xml:space="preserve">laboratorium1, 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W07</w:t>
+        <w:t xml:space="preserve">K_U06, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać pomiary charakterystyk przenoszenia, opóźnień czasowych, charakterystyk kierunkowych, impedancji oraz parametrów Thiela-Smalla głośników w warunkach pogłosowych</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać pomiary parametrów akustycznych wnętrz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium1, 2</w:t>
+        <w:t xml:space="preserve">laboratorium 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać pomiary parametrów akustycznych wnętrz</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać pomiary parametrów obiektywnych wybranych elementów toru fonicznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium 3</w:t>
+        <w:t xml:space="preserve">laboratorium 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykonać pomiary parametrów obiektywnych wybranych elementów toru fonicznego</w:t>
+        <w:t xml:space="preserve">Potrafi wykonać testy subiektywne głośników, mikrofonów i wzmacniaczy stosując odsłuchowe procedury pomiarowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium 4</w:t>
+        <w:t xml:space="preserve">laboratorium 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U10, K_U14</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U14, K_U06, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>