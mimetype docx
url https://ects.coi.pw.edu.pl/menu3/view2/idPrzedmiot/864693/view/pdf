--- v1 (2026-03-23)
+++ v2 (2026-05-09)
@@ -788,51 +788,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia pisemne, egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W01, K_W03, K_W08</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W08, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -858,67 +858,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia pisemne, egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04, K_W12, K_W14</w:t>
+        <w:t xml:space="preserve">K_W12, K_W14, K_W03, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
+        <w:t xml:space="preserve">III.P7S_WK.o, I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat umiejscowienia metod heurystycznych w dziedzinie sztucznej inteligencji oraz trendów rozwojowych w nich zachodzących.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>