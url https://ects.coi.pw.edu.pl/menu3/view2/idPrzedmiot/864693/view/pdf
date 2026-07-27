--- v2 (2026-05-09)
+++ v3 (2026-07-27)
@@ -858,67 +858,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia pisemne, egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W14, K_W03, K_W04</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W12, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WK.o, I.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat umiejscowienia metod heurystycznych w dziedzinie sztucznej inteligencji oraz trendów rozwojowych w nich zachodzących.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1008,67 +1008,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt programistyczny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U06, K_U09, K_U12, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U01, K_U06, K_U09, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbadać złożoność obliczeniową zaimplementowanego algorytmu na podstawie pomiarów eksperymentalnych z udziałem danych trenujących i testujących.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>