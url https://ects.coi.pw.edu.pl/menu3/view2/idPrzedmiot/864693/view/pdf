--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -1008,67 +1008,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt programistyczny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U01, K_U06, K_U09, K_U12</w:t>
+        <w:t xml:space="preserve">K_U01, K_U06, K_U09, K_U12, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zbadać złożoność obliczeniową zaimplementowanego algorytmu na podstawie pomiarów eksperymentalnych z udziałem danych trenujących i testujących.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1078,67 +1078,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie projektu programistycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U09, K_U10, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U02, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie stworzyć dokumentację wytworzonego oprogramowania oraz przedstawić je podczas ustnej prezentacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>