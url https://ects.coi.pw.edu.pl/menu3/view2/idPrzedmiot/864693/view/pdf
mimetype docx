--- v4 (2026-08-17)
+++ v5 (2026-09-09)
@@ -1094,51 +1094,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U02, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie stworzyć dokumentację wytworzonego oprogramowania oraz przedstawić je podczas ustnej prezentacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>