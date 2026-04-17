--- v2 (2026-03-22)
+++ v3 (2026-04-17)
@@ -828,51 +828,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia 1 i 2, aktywny udział w ćwiczeniach, egzamin, konsultacje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1048,67 +1048,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie z projektu, konsultacje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U04, K_U06, K_U14, K_U15</w:t>
+        <w:t xml:space="preserve">K_U06, K_U14, K_U15, K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MKOI_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma umiejętność oceny przydatności alternatywnych rozwiązań technologicznych do rozwiązania zadań inżynierskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1118,51 +1118,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, konsultacje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U06, K_U08</w:t>
+        <w:t xml:space="preserve">K_U06, K_U08, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>