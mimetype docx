--- v3 (2026-04-17)
+++ v4 (2026-05-09)
@@ -898,51 +898,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie z projektu, konsultacje, egzamin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W10, K_W11, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1048,67 +1048,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie z projektu, konsultacje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U14, K_U15, K_U02, K_U04</w:t>
+        <w:t xml:space="preserve">K_U02, K_U04, K_U06, K_U14, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MKOI_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma umiejętność oceny przydatności alternatywnych rozwiązań technologicznych do rozwiązania zadań inżynierskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>