--- v4 (2026-05-09)
+++ v5 (2026-08-17)
@@ -898,51 +898,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie z projektu, konsultacje, egzamin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1134,51 +1134,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U08, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MKOI_K01: </w:t>
       </w:r>
     </w:p>