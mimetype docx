--- v2 (2026-03-23)
+++ v3 (2026-04-17)
@@ -1001,51 +1001,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lab. 5, Lab. 6, Spr2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1221,67 +1221,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lab.5, Lab. 6, Spr2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05, K_U06, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U01, K_U05, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PSYT_K01: </w:t>
       </w:r>
     </w:p>