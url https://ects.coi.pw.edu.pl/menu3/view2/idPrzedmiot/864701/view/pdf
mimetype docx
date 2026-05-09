--- v3 (2026-04-17)
+++ v4 (2026-05-09)
@@ -791,497 +791,497 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lab. 1, Spr1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W07, K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PSYT_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę z zakresu zastosowania właściwych transformat w technice kompresji sygnałów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lab. 4, Spr1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PSYT_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PSYT_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę z zakresu zastosowania właściwych transformat w technice kompresji sygnałów.</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę  z zakresu zastosowań filtracji adaptacyjnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Lab. 2, Spr1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W07, K_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PSYT_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę z zakresu rozpoznawania, klasyfikacji i detekcji sygnałów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lab. 5, Lab. 6, Spr2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W06, K_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PSYT_U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student posiada umiejętność wyboru i zastosowania właściwej transformaty w kompresji sygnałów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Lab. 4, Spr1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PSYT_W03: </w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PSYT_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę  z zakresu zastosowań filtracji adaptacyjnej.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność projektowania filtrów adaptacyjnych w zastosowaniach telekomunikacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lab. 2, Spr1</w:t>
+        <w:t xml:space="preserve">Lab.2, Spr1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W10</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PSYT_W04: </w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PSYT_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę z zakresu rozpoznawania, klasyfikacji i detekcji sygnałów.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność projektowania systemów rozpoznawania, klasyfikacji i detekcji sygnałów w zastosowaniach telekomunikacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lab. 5, Lab. 6, Spr2</w:t>
+        <w:t xml:space="preserve">Lab.5, Lab. 6, Spr2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W10</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PSYT_K01: </w:t>
       </w:r>
     </w:p>