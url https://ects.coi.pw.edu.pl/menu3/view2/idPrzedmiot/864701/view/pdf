--- v4 (2026-05-09)
+++ v5 (2026-08-18)
@@ -791,51 +791,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lab. 1, Spr1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1081,67 +1081,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lab. 4, Spr1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05, K_U07</w:t>
+        <w:t xml:space="preserve">K_U05, K_U07, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PSYT_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętność projektowania filtrów adaptacyjnych w zastosowaniach telekomunikacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>