--- v3 (2026-05-09)
+++ v4 (2026-07-27)
@@ -901,51 +901,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćw. 5, Ćw. 6, Spr2, Egz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W06, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1261,67 +1261,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćw. 7, Spr2, Egz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U06, K_U09</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UK, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PSYB_K01: </w:t>
       </w:r>
     </w:p>