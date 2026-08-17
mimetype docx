--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1051,277 +1051,277 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćw.1, Ćw.2, Spr1, Egz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, I.P7S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PSYB_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada umiejetność analizy i syntezy systemów liniowych i częstotliwościowymi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ćw.3 , Ćw.4, Spr1, Egz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PSYB_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PSYB_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejetność analizy i syntezy systemów liniowych i częstotliwościowymi</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność modelowania sygnałów zdeterminowanych i losowych  oraz estymacji ich parametrów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ćw.3 , Ćw.4, Spr1, Egz.</w:t>
+        <w:t xml:space="preserve">Ćw. 5, Ćw. 6, Spr2, Egz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PSYB_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada umiejętność modelowania systemów liniowych .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ćw. 7, Spr2, Egz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U06, K_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UK, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PSYB_K01: </w:t>
       </w:r>
     </w:p>