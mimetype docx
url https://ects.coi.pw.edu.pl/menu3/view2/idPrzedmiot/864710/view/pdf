--- v5 (2026-08-17)
+++ v6 (2026-09-07)
@@ -971,51 +971,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćw. 7, Spr2, Egz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W05, K_W10</w:t>
+        <w:t xml:space="preserve">K_W10, K_W01, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1051,67 +1051,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ćw.1, Ćw.2, Spr1, Egz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PSYB_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejetność analizy i syntezy systemów liniowych i częstotliwościowymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>