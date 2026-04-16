--- v1 (2026-03-23)
+++ v2 (2026-04-16)
@@ -792,51 +792,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1002,51 +1002,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt 2, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11, K_W13</w:t>
+        <w:t xml:space="preserve">K_W13, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>