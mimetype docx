--- v2 (2026-04-16)
+++ v3 (2026-05-10)
@@ -1002,51 +1002,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt 2, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W10, K_W11, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1168,51 +1168,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka [K_U08] [K_U11] [K_U15]: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student potrafi potrafi wskazać właściwy wariant architektury sieci konwergentnej oraz odpowiedni zestaw protokołów komunikacyjnych zależnie od usługowych i technicznych wymagań operatora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>