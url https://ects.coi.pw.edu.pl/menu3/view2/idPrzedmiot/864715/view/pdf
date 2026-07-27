--- v3 (2026-05-10)
+++ v4 (2026-07-27)
@@ -1072,67 +1072,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt 2, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka [K_U08] [K_U11]: </w:t>
       </w:r>
     </w:p>
@@ -1168,51 +1168,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka [K_U08] [K_U11] [K_U15]: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student potrafi potrafi wskazać właściwy wariant architektury sieci konwergentnej oraz odpowiedni zestaw protokołów komunikacyjnych zależnie od usługowych i technicznych wymagań operatora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1238,51 +1238,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U11, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka [K_U08] [K_U15]: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, na podstawie znajomości architektury sieci konwergentnej, potrafi określać możliwe opcje budowy takiej sieci na podstawie ogólnych wymagań operatorskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>