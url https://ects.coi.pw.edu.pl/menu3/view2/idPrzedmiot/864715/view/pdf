--- v4 (2026-07-27)
+++ v5 (2026-08-18)
@@ -932,357 +932,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka [K_W10] [K_W11] [K_W13]: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">student zna protokoły kumunikacyjne stosowane w sieciach konwergentnych, ich rolę oraz rozwiązania alternatywne, wzajemne powiązania i kierunki ich rozwoju</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt 2, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W10, K_W11, K_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka [K_W10] [K_W12] : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">student potrafi określić wymagania dla autonomicznych funkcji zarządzania zasobami w sieci i zilustrować zasady ich realizacji przykładzie wybranego rozwiązania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt 2, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W10, K_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka [K_W10] [K_W11] [K_W13]: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka [K_U08] [K_U11]: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">student zna protokoły kumunikacyjne stosowane w sieciach konwergentnych, ich rolę oraz rozwiązania alternatywne, wzajemne powiązania i kierunki ich rozwoju</w:t>
+        <w:t xml:space="preserve">student potrafi określić wymagania dla autonomicznych funkcji zarządzania zasobami w sieci i dobrać właściwy ich zestaw do realizacji określonego celu zarządzania siecią</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">projekt 2, egzamin</w:t>
+        <w:t xml:space="preserve">projekt 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11, K_W13</w:t>
+        <w:t xml:space="preserve">K_U08, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka [K_W10] [K_W12] : </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka [K_U08] [K_U11] [K_U15]: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">student potrafi określić wymagania dla autonomicznych funkcji zarządzania zasobami w sieci i zilustrować zasady ich realizacji przykładzie wybranego rozwiązania</w:t>
+        <w:t xml:space="preserve">student potrafi potrafi wskazać właściwy wariant architektury sieci konwergentnej oraz odpowiedni zestaw protokołów komunikacyjnych zależnie od usługowych i technicznych wymagań operatora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">projekt 2, egzamin</w:t>
+        <w:t xml:space="preserve">projekt 1, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W10</w:t>
+        <w:t xml:space="preserve">K_U08, K_U11, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka [K_U08] [K_U15]: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, na podstawie znajomości architektury sieci konwergentnej, potrafi określać możliwe opcje budowy takiej sieci na podstawie ogólnych wymagań operatorskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>