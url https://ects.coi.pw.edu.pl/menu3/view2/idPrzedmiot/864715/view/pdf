--- v5 (2026-08-18)
+++ v6 (2026-09-07)
@@ -932,67 +932,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W10, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka [K_W10] [K_W11] [K_W13]: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student zna protokoły kumunikacyjne stosowane w sieciach konwergentnych, ich rolę oraz rozwiązania alternatywne, wzajemne powiązania i kierunki ich rozwoju</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1152,51 +1152,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>