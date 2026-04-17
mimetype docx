--- v1 (2026-03-23)
+++ v2 (2026-04-17)
@@ -932,67 +932,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U06, K_U09</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TWT1-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zidentyfikować i opisać ograniczenia metod testowych (fundamentalne – w stosunku do metod opartych na manipulacji formalnej, pragmatyczne, a także wynikające z niedoskonałości elementu empirycznego) oraz wskazać praktyczne konsekwencje i sposoby minimalizacji tych ograniczeń. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1018,51 +1018,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TWT1-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zinterpretować zapis testu sporządzony w języku TTCN-3, samodzielnie zapisać w tym języku prosty zestaw testów oraz pokierować integracją systemu testowego TTCN-3 (wskazując zadania do wykonania i odpowiednie źródła informacji szczegółowej bądź samodzielnie wykonując te zadania)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>