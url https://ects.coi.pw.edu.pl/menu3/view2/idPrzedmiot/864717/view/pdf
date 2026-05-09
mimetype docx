--- v2 (2026-04-17)
+++ v3 (2026-05-09)
@@ -1018,51 +1018,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06, K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TWT1-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zinterpretować zapis testu sporządzony w języku TTCN-3, samodzielnie zapisać w tym języku prosty zestaw testów oraz pokierować integracją systemu testowego TTCN-3 (wskazując zadania do wykonania i odpowiednie źródła informacji szczegółowej bądź samodzielnie wykonując te zadania)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>