--- v3 (2026-05-09)
+++ v4 (2026-06-12)
@@ -1002,67 +1002,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U08, K_U10</w:t>
+        <w:t xml:space="preserve">K_U08, K_U10, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TWT1-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zinterpretować zapis testu sporządzony w języku TTCN-3, samodzielnie zapisać w tym języku prosty zestaw testów oraz pokierować integracją systemu testowego TTCN-3 (wskazując zadania do wykonania i odpowiednie źródła informacji szczegółowej bądź samodzielnie wykonując te zadania)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>