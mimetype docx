--- v0 (2025-12-28)
+++ v1 (2026-04-17)
@@ -978,357 +978,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenie 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W09, K_W12, K_W14</w:t>
+        <w:t xml:space="preserve">K_W12, K_W14, K_W01, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PKC2-W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna ogólną ideę i sposób prowadzenia działań eksploatacyjnych i utrzymaniowych węzła komutacyjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, ćwiczenie 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PKC2-W5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PKC2-U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna ogólną ideę i sposób prowadzenia działań eksploatacyjnych i utrzymaniowych węzła komutacyjnego</w:t>
+        <w:t xml:space="preserve">Potrafi krytycznie odnieść sposób realizacji usług w sieciach z komutacją łączy do zasad i technik stosowanych w systemach telekomunikacyjnych innych typów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin, ćwiczenie 6</w:t>
+        <w:t xml:space="preserve">egzamin, ćwiczenie 2 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W12</w:t>
+        <w:t xml:space="preserve">K_U01, K_U08, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PKC2-U1: </w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PKC2-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi krytycznie odnieść sposób realizacji usług w sieciach z komutacją łączy do zasad i technik stosowanych w systemach telekomunikacyjnych innych typów</w:t>
+        <w:t xml:space="preserve">Potrafi rozpoznać i zaklasyfikować elementy syntaktyczne i proceduralne protokołów sygnalizacyjnych oraz zinterpretować przebiegi sygnalizacji abonenckiej i międzycentralowej PSTN/ISDN w typowych scenariuszach realizacji usług</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin, ćwiczenie 2 i 5</w:t>
+        <w:t xml:space="preserve">kolokwium, egzamin, ćwiczenie 4 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U08, K_U15</w:t>
+        <w:t xml:space="preserve">K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PKC2-U2: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PKC2-U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi rozpoznać i zaklasyfikować elementy syntaktyczne i proceduralne protokołów sygnalizacyjnych oraz zinterpretować przebiegi sygnalizacji abonenckiej i międzycentralowej PSTN/ISDN w typowych scenariuszach realizacji usług</w:t>
+        <w:t xml:space="preserve">Potrafi wyrazić matematycznie podstawowe prawa rządzące zjawiskami obsługi masowej oraz wykorzystać te prawa w prostych zadaniach projektowania (wymiarowania) sieci łączy, z uwzględnieniem aspektu ekonomicznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium, egzamin, ćwiczenie 4 i 5</w:t>
+        <w:t xml:space="preserve">egzamin, ćwiczenie 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PKC2-K1: </w:t>
       </w:r>
     </w:p>