--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -978,67 +978,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenie 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W14, K_W01, K_W09</w:t>
+        <w:t xml:space="preserve">K_W01, K_W09, K_W12, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PKC2-W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna ogólną ideę i sposób prowadzenia działań eksploatacyjnych i utrzymaniowych węzła komutacyjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1128,67 +1128,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenie 2 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U08, K_U15</w:t>
+        <w:t xml:space="preserve">K_U08, K_U15, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PKC2-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozpoznać i zaklasyfikować elementy syntaktyczne i proceduralne protokołów sygnalizacyjnych oraz zinterpretować przebiegi sygnalizacji abonenckiej i międzycentralowej PSTN/ISDN w typowych scenariuszach realizacji usług</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>