--- v2 (2026-05-09)
+++ v3 (2026-07-02)
@@ -1048,67 +1048,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenie 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PKC2-U1: </w:t>
       </w:r>
     </w:p>
@@ -1128,67 +1128,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenie 2 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U15, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U08, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PKC2-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozpoznać i zaklasyfikować elementy syntaktyczne i proceduralne protokołów sygnalizacyjnych oraz zinterpretować przebiegi sygnalizacji abonenckiej i międzycentralowej PSTN/ISDN w typowych scenariuszach realizacji usług</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>