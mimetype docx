--- v3 (2026-07-02)
+++ v4 (2026-07-27)
@@ -768,51 +768,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egzamin, ćwiczenie 1 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W08, K_W09, K_W11, K_W12, K_W15</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W11, K_W12, K_W15, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1048,67 +1048,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenie 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PKC2-U1: </w:t>
       </w:r>
     </w:p>
@@ -1128,67 +1128,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenie 2 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U08, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U01, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UK, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PKC2-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozpoznać i zaklasyfikować elementy syntaktyczne i proceduralne protokołów sygnalizacyjnych oraz zinterpretować przebiegi sygnalizacji abonenckiej i międzycentralowej PSTN/ISDN w typowych scenariuszach realizacji usług</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>