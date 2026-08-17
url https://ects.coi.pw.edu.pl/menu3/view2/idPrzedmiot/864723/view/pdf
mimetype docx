--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -768,51 +768,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egzamin, ćwiczenie 1 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09, K_W11, K_W12, K_W15, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W08, K_W09, K_W11, K_W12, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -908,51 +908,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egzamin, ćwiczenie 1 i 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W05, K_W07, K_W08, K_W09, K_W10, K_W14</w:t>
+        <w:t xml:space="preserve">K_W05, K_W07, K_W08, K_W09, K_W10, K_W14, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1128,67 +1128,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, ćwiczenie 2 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U01, K_U08</w:t>
+        <w:t xml:space="preserve">K_U01, K_U08, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UK, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PKC2-U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozpoznać i zaklasyfikować elementy syntaktyczne i proceduralne protokołów sygnalizacyjnych oraz zinterpretować przebiegi sygnalizacji abonenckiej i międzycentralowej PSTN/ISDN w typowych scenariuszach realizacji usług</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>