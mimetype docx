--- v1 (2026-03-24)
+++ v2 (2026-05-09)
@@ -759,67 +759,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1 (historia Internetu), kolokwia 2 i 3; egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W15, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W12, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma uporządkowaną wiedzę dotyczącą struktury funkcjonalnej sieci i rodzajów urządzeń stosowanych w różnych obszarach sieci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1109,67 +1109,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W13, K_W15</w:t>
+        <w:t xml:space="preserve">K_W15, K_W09, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U01: </w:t>
       </w:r>
     </w:p>