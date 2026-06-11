--- v2 (2026-05-09)
+++ v3 (2026-06-11)
@@ -1109,67 +1109,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15, K_W09, K_W13</w:t>
+        <w:t xml:space="preserve">K_W09, K_W13, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U01: </w:t>
       </w:r>
     </w:p>