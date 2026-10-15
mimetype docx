--- v5 (2026-04-21)
+++ v6 (2026-10-15)
@@ -908,67 +908,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny z pytaniami opisowymi lub testowymi (lub ewentualnie  realizacja zadanej pracy problemowej)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W06, K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_W06, K_W08, K_W09, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.S.P7S_WG.1, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma pogłębioną wiedzę na temat praktycznych aspektów polityki społecznej w Polsce, ze szczególnym uwzględnieniem ich podstaw prawnych i obowiązujących aktów prawnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1058,67 +1058,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny z pytaniami opisowymi lub testowymi (lub ewentualnie  realizacja zadanej pracy problemowej)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U05, K_U10</w:t>
+        <w:t xml:space="preserve">K_U05, K_U10, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UW, II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UO, I.P7S_UW, II.X.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętności badawcze pozwalające dostrzec istniejąc problem w zakresie polityki społecznej i go rozwiązać tak, by mogło powstać rozwiązanie o charakterze prawnym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1214,51 +1214,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U04, K_U08, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P7S_UW.2, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UK, I.P7S_UU, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UK, I.P7S_UU, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, I.P7S_UW, II.X.P7S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>