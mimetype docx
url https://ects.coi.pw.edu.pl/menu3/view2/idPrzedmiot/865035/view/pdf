--- v2 (2026-03-24)
+++ v3 (2026-08-06)
@@ -1609,87 +1609,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić estymację typowych charakterystyk zmiennych losowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić estymację typowych charakterystyk zmiennych losowych</w:t>
+        <w:t xml:space="preserve">Potrafi postawić hipotezę statystyczną i ją przetestować</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1749,261 +1819,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi oszacować niepewność pomiaru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi oszacować niepewność pomiaru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U01</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">M1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>