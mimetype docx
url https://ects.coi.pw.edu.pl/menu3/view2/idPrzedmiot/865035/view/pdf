--- v3 (2026-08-06)
+++ v4 (2026-08-26)
@@ -1469,157 +1469,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zastosować twierdzenia graniczne do modelowania błędów pomiarów i w opisie zjawisk losowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zastosować twierdzenia graniczne do modelowania błędów pomiarów i w opisie zjawisk losowych</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić estymację typowych charakterystyk zmiennych losowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić estymację typowych charakterystyk zmiennych losowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić estymację typowych charakterystyk zmiennych losowych</w:t>
+        <w:t xml:space="preserve">Potrafi postawić hipotezę statystyczną i ją przetestować</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1638,58 +1778,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzić estymację typowych charakterystyk zmiennych losowych</w:t>
+        <w:t xml:space="preserve">Potrafi postawić hipotezę statystyczną i ją przetestować</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1708,58 +1848,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi postawić hipotezę statystyczną i ją przetestować</w:t>
+        <w:t xml:space="preserve">Potrafi oszacować niepewność pomiaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1778,232 +1918,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi postawić hipotezę statystyczną i ją przetestować</w:t>
+        <w:t xml:space="preserve">Potrafi oszacować niepewność pomiaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa sprawdziany w trakcie semestru oraz praca domowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">M1_U07</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">M1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>