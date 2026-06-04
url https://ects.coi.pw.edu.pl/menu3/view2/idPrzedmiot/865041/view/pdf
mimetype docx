--- v2 (2026-03-23)
+++ v3 (2026-06-04)
@@ -1309,411 +1309,411 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napisana i oceniana praca inżynierska oraz ustna obrona przed komisją</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie przygotować sprawozdanie z pracy oraz w rozmowie obronić przedstawione tezy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Napisana i oceniana praca inżynierska oraz ustna obrona przed komisją</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">M1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie przygotować sprawozdanie z pracy oraz w rozmowie obronić przedstawione tezy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Napisana i oceniana praca inżynierska oraz ustna obrona przed komisją</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi samodzielnie przygotować sprawozdanie z pracy oraz w rozmowie obronić przedstawione tezy</w:t>
+        <w:t xml:space="preserve">Ma zdolność widzenia określonej całości, której częścią jest rozwiązywany problem, i przy formułowaniu zadań inżynierskich potrafi integrować wiedzę z różnych obszarów technicznych i nietechnicznych (w tym – ekonomii, organizacji i zarządzania oraz psychologii i socjologii) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napisana i oceniana praca inżynierska oraz ustna obrona przed komisją</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_U04</w:t>
+        <w:t xml:space="preserve">M1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EU5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EK1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi samodzielnie przygotować sprawozdanie z pracy oraz w rozmowie obronić przedstawione tezy</w:t>
+        <w:t xml:space="preserve">Rozwijanie potrzeby samokształcenia się w celu osiągnięcia zamierzonego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napisana i oceniana praca inżynierska oraz ustna obrona przed komisją</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_U07</w:t>
+        <w:t xml:space="preserve">M1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EK1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma zdolność widzenia określonej całości, której częścią jest rozwiązywany problem, i przy formułowaniu zadań inżynierskich potrafi integrować wiedzę z różnych obszarów technicznych i nietechnicznych (w tym – ekonomii, organizacji i zarządzania oraz psychologii i socjologii) </w:t>
+        <w:t xml:space="preserve">Rozwijanie potrzeby samokształcenia się w celu osiągnięcia zamierzonego efektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napisana i oceniana praca inżynierska oraz ustna obrona przed komisją</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">M1_U11</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">M1_K06</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">M1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>