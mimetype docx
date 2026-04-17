--- v1 (2026-03-23)
+++ v2 (2026-04-17)
@@ -1078,67 +1078,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena  egzaminu Ocena sprawdzianu Ocena Lab. 2.-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U20, K_U06, K_U09, K_U19</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U19, K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UK, I.P6S_UU, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UU, I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AISDI_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi zaimplementować w języku C++: Proste algorytmy rekursywne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>