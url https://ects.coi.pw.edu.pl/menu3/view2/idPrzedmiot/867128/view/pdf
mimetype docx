--- v2 (2026-04-17)
+++ v3 (2026-05-08)
@@ -1078,67 +1078,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena  egzaminu Ocena sprawdzianu Ocena Lab. 2.-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U09, K_U19, K_U20</w:t>
+        <w:t xml:space="preserve">K_U19, K_U20, K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UU, I.P6S_UW, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AISDI_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi zaimplementować w języku C++: Proste algorytmy rekursywne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>