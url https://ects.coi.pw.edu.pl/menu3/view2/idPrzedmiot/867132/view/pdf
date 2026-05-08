--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -764,51 +764,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy, zadania projektowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W14, K_W19, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W14, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -834,67 +834,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy, egzamin, zadania projektowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11, K_W14, K_W19</w:t>
+        <w:t xml:space="preserve">K_W14, K_W19, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ARKO_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zidentyfikować ograniczenia wydajności oprogramowania wynikające z budowy sprzętu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>