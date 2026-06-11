--- v3 (2026-05-08)
+++ v4 (2026-06-11)
@@ -834,137 +834,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy, egzamin, zadania projektowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W19, K_W09, K_W11</w:t>
+        <w:t xml:space="preserve">K_W09, K_W11, K_W14, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ARKO_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zidentyfikować ograniczenia wydajności oprogramowania wynikające z budowy sprzętu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy, egzamin, zadania projektowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W14, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ARKO_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie zasady zarządzania zasobami komputera, zna rolę systemu operacyjnego i mechanizmy sprzętowe komputera związane z zarządzaniem i ochroną zasobów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>