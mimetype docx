--- v4 (2026-06-11)
+++ v5 (2026-07-28)
@@ -904,67 +904,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy, egzamin, zadania projektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ARKO_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie zasady zarządzania zasobami komputera, zna rolę systemu operacyjnego i mechanizmy sprzętowe komputera związane z zarządzaniem i ochroną zasobów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1124,51 +1124,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekty laboratoryjne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U13, K_U14, K_U15, K_U21</w:t>
+        <w:t xml:space="preserve">K_U09, K_U13, K_U21, K_U14, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1194,67 +1194,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekty laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U13, K_U20, K_U21</w:t>
+        <w:t xml:space="preserve">K_U13, K_U20, K_U21, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ARKO_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie potrzebę pogłębiania wiedzy i korzystania z literatury technicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>