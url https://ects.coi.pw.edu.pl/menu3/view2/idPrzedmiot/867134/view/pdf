--- v1 (2026-03-22)
+++ v2 (2026-06-10)
@@ -1268,51 +1268,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FKS_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować indywidualnie i w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>