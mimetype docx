--- v2 (2026-06-10)
+++ v3 (2026-07-27)
@@ -1042,87 +1042,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U03, K_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FKS_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zapisać wyrażenia matematyczne do obliczania średnich różnych wielkości fizycznych w układach statystycznych i w najprostszych przypadkach obliczyć  je oraz zinterpretować.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka FKS_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka FKS_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zapisać wyrażenia matematyczne do obliczania średnich różnych wielkości fizycznych w układach statystycznych i w najprostszych przypadkach obliczyć  je oraz zinterpretować.</w:t>
+        <w:t xml:space="preserve">Potrafi korzystać przy rozwiązywaniu zagadnień z zakresu wymaganej wiedzy fizycznej z odpowiednich narzędzi matematycznych, w tym matematyki wyższej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1141,178 +1211,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka FKS_U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka FKS_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi korzystać przy rozwiązywaniu zagadnień z zakresu wymaganej wiedzy fizycznej z odpowiednich narzędzi matematycznych, w tym matematyki wyższej.</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić prosty eksperyment fizyczny, w którym ujawniają się zjawiska o charakterze kwantowym </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Kolokwium wstępne przed zajęciami laboratoryjnymi, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03</w:t>
+        <w:t xml:space="preserve">K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FKS_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować indywidualnie i w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>