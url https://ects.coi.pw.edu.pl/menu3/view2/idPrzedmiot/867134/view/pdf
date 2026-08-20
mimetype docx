--- v3 (2026-07-27)
+++ v4 (2026-08-20)
@@ -1042,67 +1042,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FKS_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zapisać wyrażenia matematyczne do obliczania średnich różnych wielkości fizycznych w układach statystycznych i w najprostszych przypadkach obliczyć  je oraz zinterpretować.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1252,67 +1252,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium wstępne przed zajęciami laboratoryjnymi, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U04</w:t>
+        <w:t xml:space="preserve">K_U04, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FKS_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować indywidualnie i w zespole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>