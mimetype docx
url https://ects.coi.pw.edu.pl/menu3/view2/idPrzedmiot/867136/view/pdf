--- v1 (2026-03-26)
+++ v2 (2026-04-18)
@@ -876,51 +876,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja następuje w trakcie zajęć laboratoryjnych, na których studenci w zespołach dwuosobowych wykonują program ćwiczenia oraz przygotowują sprawozdanie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -954,67 +954,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdziany wykładowe oraz sprawdziany podsumowujące  ćwiczenia laboratoryjne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03</w:t>
+        <w:t xml:space="preserve">K_U03, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FPPI_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie pracować indywidualnie i w zespole, dzielić zadania pomiędzy członków zespołu, dyskutować i wspólnie wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>