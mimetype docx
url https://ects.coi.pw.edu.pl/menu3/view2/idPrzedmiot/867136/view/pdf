--- v2 (2026-04-18)
+++ v3 (2026-07-27)
@@ -892,51 +892,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FPPI_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">WYKŁAD: 1. Potrafi dokonać analizy podstawowych zjawisk opisywanych prawami mechaniki kwantowej w
 nanoelektronice lub fotonice (np. na podstawie przebiegu kwadratu modułu funkcji falowej).
 2. Model pasmowy ciała stałego potrafi wykorzystać do analizy zjawisk w ciele stałym i przyrządach
 półprzewodnikowych (np. złącza p-n, m-s).
 3. Umie oszacować równowagowe koncentracje nośników ładunku w półprzewodnikach samoistnych i domieszkowanych (przy różnych poziomach domieszkowania) z uwzględnieniem wpływu temperatury.
 4. Potrafi określić podstawowe parametry półprzewodników związane ze stanem nierównowagi termodynamicznej
@@ -954,67 +954,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdziany wykładowe oraz sprawdziany podsumowujące  ćwiczenia laboratoryjne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FPPI_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie pracować indywidualnie i w zespole, dzielić zadania pomiędzy członków zespołu, dyskutować i wspólnie wyciągać wnioski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>