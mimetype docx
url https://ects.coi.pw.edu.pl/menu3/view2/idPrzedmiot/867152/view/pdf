--- v1 (2026-03-23)
+++ v2 (2026-04-24)
@@ -2217,51 +2217,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WI_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować automat Rabina-Scotta dla podanej składni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>