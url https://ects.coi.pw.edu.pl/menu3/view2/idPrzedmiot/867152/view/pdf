--- v2 (2026-04-24)
+++ v3 (2026-06-10)
@@ -1561,51 +1561,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćw4 spr2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>