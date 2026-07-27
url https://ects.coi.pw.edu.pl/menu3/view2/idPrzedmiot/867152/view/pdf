--- v3 (2026-06-10)
+++ v4 (2026-07-27)
@@ -1421,191 +1421,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">spr2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W11, K_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka WI_W11: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę na temat arytmetyki binarnej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">spr2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka WI_W11: </w:t>
+        <w:t xml:space="preserve">Charakterystyka WI_W12: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę na temat arytmetyki binarnej</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę na temat funkcji logicznych i bramek logicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">spr2</w:t>
+        <w:t xml:space="preserve">ćw4 spr2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W11</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_W14, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>