--- v1 (2026-03-23)
+++ v2 (2026-04-20)
@@ -906,67 +906,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U20, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U13, K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.3.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZPR_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystywać znane rozwiązania typowych problemów projektowych (wzorce projektowe)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -976,67 +976,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U13, K_U20</w:t>
+        <w:t xml:space="preserve">K_U20, K_U09, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, I.P6S_UU, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZPR_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystywać udogodnienia oferowane przez biblioteki, w tym przez bibliotekę standardową języka C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>