--- v4 (2026-07-28)
+++ v5 (2026-08-19)
@@ -906,87 +906,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U20, K_U09, K_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZPR_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać znane rozwiązania typowych problemów projektowych (wzorce projektowe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U09, K_U13, K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ZPR_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ZPR_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać znane rozwiązania typowych problemów projektowych (wzorce projektowe)</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystywać udogodnienia oferowane przez biblioteki, w tym przez bibliotekę standardową języka C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1005,178 +1075,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ZPR_U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ZPR_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać udogodnienia oferowane przez biblioteki, w tym przez bibliotekę standardową języka C++</w:t>
+        <w:t xml:space="preserve">Potrafi tworzyć wydajne i przenośne (na poziomie kodu źródłowego) aplikacje w C++ tworząc kod dobrej jakości wraz z dokumentacją wykorzystując dostępne narzędzia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium</w:t>
+        <w:t xml:space="preserve">projekt realizowany w zespołach 2 lub 3 osobowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U13, K_U20</w:t>
+        <w:t xml:space="preserve">K_U07, K_U09, K_U13, K_U15, K_U19, K_U20, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.3.o, I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZPR_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować w zespole przy realizacji projektu programistycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>