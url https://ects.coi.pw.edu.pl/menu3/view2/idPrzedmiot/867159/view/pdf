--- v1 (2026-03-24)
+++ v2 (2026-04-23)
@@ -1192,67 +1192,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia z materiału wykładowego, wyniki realizacji ćwiczeń laboratoryjnych, ocena zadania projektowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U13</w:t>
+        <w:t xml:space="preserve">K_U13, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GKOM_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi korzystać z aplikacji graficznych do tworzenie obrazów 2D, scen z obiektami 3D, animacji i z aplikacji do przetwarzania obrazów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>