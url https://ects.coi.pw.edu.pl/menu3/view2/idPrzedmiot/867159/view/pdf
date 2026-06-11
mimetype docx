--- v2 (2026-04-23)
+++ v3 (2026-06-11)
@@ -1068,51 +1068,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UU, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GKOM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi wykorzystywać podstawowe algorytmy z zakresu grafiki komputerowej przy tworzeniu nowych aplikacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>