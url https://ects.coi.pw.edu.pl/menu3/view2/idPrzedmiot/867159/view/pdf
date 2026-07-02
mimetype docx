--- v3 (2026-06-11)
+++ v4 (2026-07-02)
@@ -762,357 +762,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wyników z 3 kolokwiów, oceny realizacji ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W20, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GKOM_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student posiada wiedzę na temat algorytmów wykorzystywanych w grafice komputerowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oceny uzyskane z 3 kolokwiów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GKOM_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student posiada wiedzę na temat podstawowych metod z zakresu przetwarzania obrazów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena wyniku z kolokwium, ocena realizacji jednego ćwiczenia laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W11, K_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka GKOM_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka GKOM_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student posiada wiedzę na temat algorytmów wykorzystywanych w grafice komputerowej</w:t>
+        <w:t xml:space="preserve">Student posiada wiedzę na temat programów aplikacyjnych oraz bibliotek z zakresu grafiki komputerowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oceny uzyskane z 3 kolokwiów</w:t>
+        <w:t xml:space="preserve">ocena realizacji ćwiczeń laboratoryjnych, ocena realizacji zadania projektowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11</w:t>
+        <w:t xml:space="preserve">K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GKOM_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GKOM_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student posiada wiedzę na temat podstawowych metod z zakresu przetwarzania obrazów</w:t>
+        <w:t xml:space="preserve">Student potrafi korzystać z literatury przedmiotu i aplikacji dzięki znajomości podstawowych pojęć i metod z grafiki komputerowej i przetwarzania obrazów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena wyniku z kolokwium, ocena realizacji jednego ćwiczenia laboratoryjnego</w:t>
+        <w:t xml:space="preserve">Kolokwia z materiału wykładowego, wyniki realizacji ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W20</w:t>
+        <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UU, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GKOM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi wykorzystywać podstawowe algorytmy z zakresu grafiki komputerowej przy tworzeniu nowych aplikacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>