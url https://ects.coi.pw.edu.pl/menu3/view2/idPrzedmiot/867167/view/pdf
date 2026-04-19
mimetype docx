--- v1 (2026-03-23)
+++ v2 (2026-04-19)
@@ -1048,67 +1048,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie samodzielnie wyszukiwać, selekcjonować i interpretować informacje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>