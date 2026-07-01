--- v2 (2026-04-19)
+++ v3 (2026-07-01)
@@ -994,51 +994,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UU, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie lub we współpracy przygotować i wygłosić prezentację na temat związany z usprawnianiem praktyki uczenia się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>