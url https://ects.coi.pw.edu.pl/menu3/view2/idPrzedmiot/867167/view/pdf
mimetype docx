--- v3 (2026-07-01)
+++ v4 (2026-08-20)
@@ -994,51 +994,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UU, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie lub we współpracy przygotować i wygłosić prezentację na temat związany z usprawnianiem praktyki uczenia się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1118,67 +1118,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności ciągłego usprawniania swojego myślenia oraz doskonalenia technik uczenia się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>