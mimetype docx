--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -824,67 +824,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	Praca grupowa na zajęciach. Indywidualne projekty pozalekcyjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U08, K_U09, K_U10</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U06, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka JO-3_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[PL] Potrafi sporządzić dokładną notatkę z wysłuchanego wykładu. Potrafi napisać sprawozdanie, uwypuklając najważniejsze informacje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>