--- v1 (2026-06-10)
+++ v2 (2026-07-02)
@@ -824,67 +824,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	Praca grupowa na zajęciach. Indywidualne projekty pozalekcyjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10, K_U06, K_U08</w:t>
+        <w:t xml:space="preserve">K_U06, K_U08, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka JO-3_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">[PL] Potrafi sporządzić dokładną notatkę z wysłuchanego wykładu. Potrafi napisać sprawozdanie, uwypuklając najważniejsze informacje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1104,51 +1104,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prace grupowe na zajęciach. Wspólne projekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_UK03, K_UK04</w:t>
+        <w:t xml:space="preserve">K_UK04, K_UK03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>