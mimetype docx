--- v1 (2026-03-25)
+++ v2 (2026-06-11)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W03, K_W04</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -883,67 +883,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U06, K_U11, K_U20</w:t>
+        <w:t xml:space="preserve">K_U11, K_U20, K_U05, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UK, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRAKT_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi określić priorytety służące realizacji zadania, wyznaczonego przez siebie lub przełożonego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>