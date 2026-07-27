--- v2 (2026-06-11)
+++ v3 (2026-07-27)
@@ -883,67 +883,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">raport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U20, K_U05, K_U06</w:t>
+        <w:t xml:space="preserve">K_U05, K_U06, K_U11, K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UK, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRAKT_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi określić priorytety służące realizacji zadania, wyznaczonego przez siebie lub przełożonego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">raport z praktyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_UK03, K_UK04</w:t>
+        <w:t xml:space="preserve">K_UK04, K_UK03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>