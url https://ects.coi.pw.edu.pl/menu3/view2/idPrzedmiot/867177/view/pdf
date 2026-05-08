--- v0 (2026-03-23)
+++ v1 (2026-05-08)
@@ -1270,51 +1270,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników Spr2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W15</w:t>
+        <w:t xml:space="preserve">K_W15, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1631,67 +1631,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników Spr2, Kart2, Lab6 Rozwiązywanie zadań na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U19, K_U21</w:t>
+        <w:t xml:space="preserve">K_U21, K_U02, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IOP2_U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi: określić priorytety wymagań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>