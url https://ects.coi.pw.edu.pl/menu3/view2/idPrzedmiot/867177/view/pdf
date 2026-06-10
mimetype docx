--- v1 (2026-05-08)
+++ v2 (2026-06-10)
@@ -1286,51 +1286,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IOP2_U01: </w:t>
       </w:r>
     </w:p>
@@ -1631,67 +1631,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników Spr2, Kart2, Lab6 Rozwiązywanie zadań na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U21, K_U02, K_U19</w:t>
+        <w:t xml:space="preserve">K_U02, K_U19, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IOP2_U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi: określić priorytety wymagań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>