--- v2 (2026-06-10)
+++ v3 (2026-07-28)
@@ -1270,67 +1270,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników Spr2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15, K_W13</w:t>
+        <w:t xml:space="preserve">K_W13, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IOP2_U01: </w:t>
       </w:r>
     </w:p>
@@ -1421,67 +1421,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników Spr1, Spr2, Kart1, Lab3-5,. Rozwiązywanie zadań na wykładzie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U15, K_U21</w:t>
+        <w:t xml:space="preserve">K_U21, K_U13, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IOP2_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi: obliczyć proste miary niezawodności i metryki oprogramowania </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>