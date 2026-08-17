--- v3 (2026-07-28)
+++ v4 (2026-08-17)
@@ -1421,67 +1421,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników Spr1, Spr2, Kart1, Lab3-5,. Rozwiązywanie zadań na wykładzie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U21, K_U13, K_U15</w:t>
+        <w:t xml:space="preserve">K_U13, K_U15, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IOP2_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi: obliczyć proste miary niezawodności i metryki oprogramowania </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1561,67 +1561,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników Spr1, Spr2 Rozwiązywanie zadań na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IOP2_U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot potrafi: wykorzystać różne kryteria testowania dla wybranych strategii testowania, poprawić zbiór testów wykorzystując narzędzie do badania pokrycia kodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>