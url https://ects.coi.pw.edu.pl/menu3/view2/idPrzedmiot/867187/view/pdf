--- v1 (2026-03-23)
+++ v2 (2026-05-08)
@@ -1093,51 +1093,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SWB_W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Znajomość podstawowych, wyróżniających własności systemów wbudowanych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1383,51 +1383,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SWB_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi: zdefiniować założenia i wymagania dla systemu wbudowanego realizującego założoną funkcjonalność</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>