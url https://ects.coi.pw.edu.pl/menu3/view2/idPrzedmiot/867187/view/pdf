--- v2 (2026-05-08)
+++ v3 (2026-07-27)
@@ -813,331 +813,331 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SWB_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe algorytmy planisty wykorzystywane w systemach wbudowanych czasu rzeczywistego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka SWB_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka SWB_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe algorytmy planisty wykorzystywane w systemach wbudowanych czasu rzeczywistego</w:t>
+        <w:t xml:space="preserve">Znajomość podstawowych pojęć związanych z biznesowymi aspektami projektowania i wdrażania systemów wbudowanych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SWB_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę dot. standardów związanych z interfejsami i komunikacją w systemach wbudowanych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10</w:t>
+        <w:t xml:space="preserve">K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SWB_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza nt. modeli cyklu życia i odnośnych standardów w aspekcie systemów wbudowanych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SWB_W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Znajomość podstawowych, wyróżniających własności systemów wbudowanych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>