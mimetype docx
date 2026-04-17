--- v1 (2026-03-23)
+++ v2 (2026-04-17)
@@ -874,51 +874,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi działać w zespole tworzącym program sterujący modelem obiektu przemysłowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>