--- v2 (2026-04-17)
+++ v3 (2026-05-08)
@@ -778,51 +778,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie ćwiczeń laboratoryjnych nie jest możliwe bez posiadania przedstawionej wiedzy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W19</w:t>
+        <w:t xml:space="preserve">K_W19, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -874,51 +874,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi działać w zespole tworzącym program sterujący modelem obiektu przemysłowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>