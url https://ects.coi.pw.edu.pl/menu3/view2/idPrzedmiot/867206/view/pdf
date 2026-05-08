--- v1 (2026-03-23)
+++ v2 (2026-05-08)
@@ -783,51 +783,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o, I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2ZPI: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma podstawową wiedzę na temat typowych struktur organizacyjnych realizacji projektów informatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>