--- v2 (2026-05-08)
+++ v3 (2026-07-27)
@@ -767,67 +767,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W15</w:t>
+        <w:t xml:space="preserve">K_W15, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WK, III.P6S_WK.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2ZPI: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma podstawową wiedzę na temat typowych struktur organizacyjnych realizacji projektów informatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>