--- v3 (2026-07-27)
+++ v4 (2026-08-19)
@@ -767,67 +767,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WK, III.P6S_WK.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o, I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2ZPI: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma podstawową wiedzę na temat typowych struktur organizacyjnych realizacji projektów informatycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1073,51 +1073,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U22, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UO, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2ZPI: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przeprowadzić analizę ryzyka przykładowego projektu informatycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>