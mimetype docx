--- v0 (2026-01-10)
+++ v1 (2026-05-09)
@@ -1969,67 +1969,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U08, K_U12</w:t>
+        <w:t xml:space="preserve">K_U08, K_U12, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi ocenić-biorąc pod uwagę przewidywane operacje na tabelach-celowość utworzenia indeksów dla poszczególnych tabel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>