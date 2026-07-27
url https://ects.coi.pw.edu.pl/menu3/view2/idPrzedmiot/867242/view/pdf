--- v1 (2026-05-09)
+++ v2 (2026-07-27)
@@ -1899,51 +1899,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1969,67 +1969,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U12, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U08, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi ocenić-biorąc pod uwagę przewidywane operacje na tabelach-celowość utworzenia indeksów dla poszczególnych tabel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>