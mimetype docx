--- v0 (2026-01-08)
+++ v1 (2026-04-18)
@@ -1035,67 +1035,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w ciągu semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U13, K_U14</w:t>
+        <w:t xml:space="preserve">K_U13, K_U14, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przygotować, w ustalonym zakresie, pracę dyplomową magisterską</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>