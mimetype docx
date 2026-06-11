--- v1 (2026-04-18)
+++ v2 (2026-06-11)
@@ -965,67 +965,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U11, K_U13</w:t>
+        <w:t xml:space="preserve">K_U11, K_U13, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przygotować specyfikację złożonego zadania inżynierskiego lub zadania o charakterze badawczym, także koncepcyjnie nowego, z uwzględnieniem aspektów pozatechnicznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1035,67 +1035,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w ciągu semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U14, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U13, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przygotować, w ustalonym zakresie, pracę dyplomową magisterską</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>