--- v2 (2026-06-11)
+++ v3 (2026-07-02)
@@ -965,67 +965,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U13, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U11, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przygotować specyfikację złożonego zadania inżynierskiego lub zadania o charakterze badawczym, także koncepcyjnie nowego, z uwzględnieniem aspektów pozatechnicznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1105,51 +1105,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy dyplomowej magisterskiej lub jej ustalonych fragmentów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U03</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>