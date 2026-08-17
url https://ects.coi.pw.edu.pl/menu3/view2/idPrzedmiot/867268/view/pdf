--- v3 (2026-07-02)
+++ v4 (2026-08-17)
@@ -895,51 +895,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1105,51 +1105,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy dyplomowej magisterskiej lub jej ustalonych fragmentów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>